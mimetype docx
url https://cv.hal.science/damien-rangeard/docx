--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -66,897 +66,927 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to assess the activity of binders containing calcined clays getting rid of porosity variation</w:t>
+                <w:t xml:space="preserve">Strategy for ecological mix-design of stabilised compressed earth blocks: balancing performances and environmental impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lely</w:t>
+                <w:t xml:space="preserve">Mathieu Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lemesre</w:t>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guihéneuf</w:t>
+                <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Clément</w:t>
+                <w:t xml:space="preserve">Louise Lemesre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rangeard</w:t>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (10), pp.332. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 554, pp.148083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02861-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2026.148083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357196v1</w:t>
+                <w:t xml:space="preserve">hal-05567862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field and laboratory characterization of the albedo of asphalt and horizontal surfaces</w:t>
+                <w:t xml:space="preserve">Methodology to assess the activity of binders containing calcined clays getting rid of porosity variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Ange Tirel</w:t>
+                <w:t xml:space="preserve">N. Lely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">L. Lemesre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Baudet</w:t>
+                <w:t xml:space="preserve">Maxime Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 58 (8), pp.262. </w:t>
+              <w:t xml:space="preserve">, 2025, 58 (10), pp.332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02787-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02861-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323131v1</w:t>
+                <w:t xml:space="preserve">hal-05357196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling or downcycling? The difference between raw and stabilised earth explained</w:t>
+                <w:t xml:space="preserve">Field and laboratory characterization of the albedo of asphalt and horizontal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Audren</w:t>
+                <w:t xml:space="preserve">Pierre-Ange Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangi Le Borgne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Romain Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 58 (6), pp.206. </w:t>
+              <w:t xml:space="preserve">, 2025, 58 (8), pp.262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02721-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02787-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272917v2</w:t>
+                <w:t xml:space="preserve">hal-05323131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for the Mix Design of Building Earthen Materials Made of Quarry By-Products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Recycling or downcycling? The difference between raw and stabilised earth explained</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (10), pp.2531. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (6), pp.206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13102531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02721-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506764v1</w:t>
+                <w:t xml:space="preserve">hal-05272917v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufactured crushed sand: packing fraction prediction and influence on mortar rheology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Clément</w:t>
+                <w:t xml:space="preserve">Strategy for the Mix Design of Building Earthen Materials Made of Quarry By-Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rangeard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02231-8⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.2531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13102531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325878v1</w:t>
+                <w:t xml:space="preserve">hal-04506764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés des terrains briovériens du bassin rennais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
+                <w:t xml:space="preserve">Manufactured crushed sand: packing fraction prediction and influence on mortar rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2022002⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (7), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02231-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640014v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linseed Oil and Xanthan Gum: Promising Stabilisers for Earthen Building Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Propriétés des terrains briovériens du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.245-254. </w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2022002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326801v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time vision-based control of industrial manipulators for layer-width setting in concrete 3D printing applications</w:t>
               </w:r>
@@ -968,51 +998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Shojaei Barjuei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1066,4079 +1096,4183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Stabilised Earthen Blocks: A Critical Study on Compression Tests of Immersed Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linseed Oil and Xanthan Gum: Promising Stabilisers for Earthen Building Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.255-262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.255⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326798v1</w:t>
+                <w:t xml:space="preserve">hal-05326801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion Behaviour of Bio-Stabilised Earthen Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Audren</w:t>
+                <w:t xml:space="preserve">Bio-Stabilised Earthen Blocks: A Critical Study on Compression Tests of Immersed Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.234-244. </w:t>
+              <w:t xml:space="preserve">, 2022, pp.255-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326806v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing methods for optimising the mechanical strength of raw earth-based materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Erosion Behaviour of Bio-Stabilised Earthen Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jcoma.19.00115⟩</w:t>
+              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.234-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281517v1</w:t>
+                <w:t xml:space="preserve">hal-05326806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Effects of Installation of Sand Columns in Compressible Clay Using a Reduced Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Laouche</w:t>
+                <w:t xml:space="preserve">Toufik Karech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (3), pp.2301-2312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10706-020-01626-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity induced flow to characterize rheological properties of printable cement‐based materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Picandet</w:t>
+                <w:t xml:space="preserve">Processing methods for optimising the mechanical strength of raw earth-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rangeard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2020.128⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (3), pp.150-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jcoma.19.00115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130516v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bio-stabilizers on capillary absorption and water vapour transfer into raw earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Guiheneuf</w:t>
+                <w:t xml:space="preserve">Gravity induced flow to characterize rheological properties of printable cement‐based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-020-01571-z⟩</w:t>
+              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.150-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2020.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992933v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nailing of layers A promisingway to reinforce concrete 3D printing structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Jacquet</w:t>
+                <w:t xml:space="preserve">Effect of bio-stabilizers on capillary absorption and water vapour transfer into raw earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rangeard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Prétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13071518⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-020-01571-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569980v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater 3D printing of cement-based mortar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Picandet</w:t>
+                <w:t xml:space="preserve">Nailing of layers A promisingway to reinforce concrete 3D printing structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.04.134⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13071518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122198v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for optimizing the mechanical strengths of raw earth-based mortars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underwater 3D printing of cement-based mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Guiheneuf</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 167, pp.496-504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.055⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 214, pp.458-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.04.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807170v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of Alkali-Resistant Glass Fibers Reinforced Cement Composite: Microstructural Observations of Degradation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">3D printing of earth-based materials Processing aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPci.10631⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 172, pp.670-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712823v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of earth-based materials Processing aspects</w:t>
+                <w:t xml:space="preserve">Strategies for optimizing the mechanical strengths of raw earth-based mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Courteille</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menasria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 172, pp.670-676. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.017⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 167, pp.496-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833252v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-oriented tests to evaluate the workability of cob and adobe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Durability of Alkali-Resistant Glass Fibers Reinforced Cement Composite: Microstructural Observations of Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-018-1181-4⟩</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.10631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPci.10631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777675v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mix design parameters on consolidation behaviour of fresh cement-based materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Field-oriented tests to evaluate the workability of cob and adobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (2), </w:t>
+              <w:t xml:space="preserve">, 2018, 51 (2), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-016-0988-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-018-1181-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484739v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking rheological and geotechnical properties of kaolinite materials for earthen construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of mix design parameters on consolidation behaviour of fresh cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Levigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (11), pp.4647--4655. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-016-0813-9⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 50 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0988-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374489v1</w:t>
+                <w:t xml:space="preserve">hal-01484739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of fine-grained soil reinforced by sand columns: An experimental laboratory study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Linking rheological and geotechnical properties of kaolinite materials for earthen construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Lambert</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ20150152⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (11), pp.4647--4655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0813-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371979v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural built-up of cement-based materials used for 3D-printing extrusion techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behavior of fine-grained soil reinforced by sand columns: An experimental laboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rangeard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pierre</w:t>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T.P. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0571-0⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.648--657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20150152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166504v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structural built-up of cement-based materials used for 3D-printing extrusion techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Melinge</w:t>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5, pp.1475-1483. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-O14-0247-1⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.1213-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0571-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980000v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of coarse particle volume fraction on the hydraulic conductivity of fresh cement based material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (7), pp.2291-2297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-014-0311-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48 (5), pp.1475-1483. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0247-1⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 5, pp.1475-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-O14-0247-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937104v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the ram extrusion force of cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Melinge</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (5), 53320 (7 p.). </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (5), pp.1475-1483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3933/ApplRheol-24-53320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0247-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167957v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical properties of fresh cement pastes containing polycarboxylate superplasticizer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prediction of the ram extrusion force of cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Melinge</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.06.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (5), 53320 (7 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-24-53320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985867v1</w:t>
+                <w:t xml:space="preserve">hal-01167957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of tribological behaviour of fresh mortar against a rigid plane wall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Hydro-mechanical properties of fresh cement pastes containing polycarboxylate superplasticizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Melinge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.786242⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985879v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of extrusion load and liquid phase filtration during ram extrusion of high solid volume fraction pastes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Study of tribological behaviour of fresh mortar against a rigid plane wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Melinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.023⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.419-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.786242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00985709v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ram extruder as a combined rheo-tribometer to study the behaviour of high yield stress fluids at low strain rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prediction of extrusion load and liquid phase filtration during ram extrusion of high solid volume fraction pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-012-0638-6⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 249, pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716752v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortiers à base de sable pliocène et des ciments aux ajouts: fillers de déchets industriels et cendres volantes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Use of ram extruder as a combined rheo-tribometer to study the behaviour of high yield stress fluids at low strain rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Mansour</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Micaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011131⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (8), pp.743-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-012-0638-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003702v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability measurement of fresh cement paste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mortiers à base de sable pliocène et des ciments aux ajouts: fillers de déchets industriels et cendres volantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (5), pp.377-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.11.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716295v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Back Extrusion Test as a Technique for Determining the Rheological and Tribological Behaviour of Yield Stress Fluids at Low Shear Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (5), pp.53642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3933/ApplRheol-21-53642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat exposure tests on various types of fibre mortar</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Permeability measurement of fresh cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejece.15.715-726⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (3), pp.330-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628300v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of estuarine silt with lime and/or cement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Heat exposure tests on various types of fibre mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.09.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (5), pp.715-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejece.15.715-726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003706v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statique d'un élément-câble</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Stabilisation of estuarine silt with lime and/or cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rendell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algérie Equipement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3), pp.395-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421831v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sédiments de baies fluviales : exemples d’utilisations possibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Analyse statique d'un élément-câble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algérie Equipement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 45, pp.20-24</w:t>
+              <w:t xml:space="preserve">, 2010, 47, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421829v1</w:t>
+                <w:t xml:space="preserve">hal-01421831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion Criterion for Firm Cement-based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (5), pp.53042. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-19-53042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of dilatometer tests in a heavy oil reservoir</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sédiments de baies fluviales : exemples d’utilisations possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchina</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algérie Equipement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.20-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503358v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining soil permeability from pressuremeter tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interpretation of dilatometer tests in a heavy oil reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Zentar</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, pp.39-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining soil permeability from pressuremeter tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 27 (1), pp.1-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5148,1251 +5282,1238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Thermal Conductivity of Compacted Earth Blocks Versus Density and Moisture Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom. pp.448-457, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and Modeling of Formwork Pressure Exerted by Castable Earthen Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Lely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Earthen Construction. ICEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom. pp.81-90, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Recyclability of Raw Stabilised Compressed Earth Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Earthen Construction. ICEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom. pp.226-235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration as a Solution to Improve Mechanical Performance of Compressed Earth Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. pp.199-211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation élastique de couche de mortier en porte-à-faux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impression 3D de mortier sous l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119290v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of bio based reinforcement to improve workability, mechanical properties and water resistance of earth-based materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Déformation élastique de couche de mortier en porte-à-faux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506798v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impression 3D de mortier sous l'eau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Addition of bio based reinforcement to improve workability, mechanical properties and water resistance of earth-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICBBM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast (Queen's University), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/icbbm2019.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119300v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression 3D de terre crue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion flow modelling of concentrated mineral suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China-Europe Conference on Geotechnical Engineering, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienna, Austria. pp.307-311, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97112-4_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-1 for monitoring tunnel excavations in Rennes, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Characterization of shear behavior of discontinuities of brioverian schist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on ENTERprise Information Systems / International Conference on Project MANagement / International Conference on Health and Social Care Information Systems and Technologies, CENTERIS/ProjMAN/HCist 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lisbonne, Portugal. pp.393-400, </w:t>
+              <w:t xml:space="preserve">International European Rock Mechanics Symposium, EUROCK 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, St Petersburg, Russia. pp.275-280, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429462078-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094566v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux biosourcés à base de déchets de carrières de roches concassées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Es-Saady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Brice Mboumba-Mamboundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6454,1462 +6575,1462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of shear behavior of discontinuities of brioverian schist</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sentinel-1 for monitoring tunnel excavations in Rennes, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Nahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International European Rock Mechanics Symposium, EUROCK 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429462078-30⟩</w:t>
+              <w:t xml:space="preserve">International Conference on ENTERprise Information Systems / International Conference on Project MANagement / International Conference on Health and Social Care Information Systems and Technologies, CENTERIS/ProjMAN/HCist 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lisbonne, Portugal. pp.393-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051319v1</w:t>
+                <w:t xml:space="preserve">hal-02094566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la pétrographie et la structure de la région rennaise sur les travaux d’excavation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement visqueux-visco-plastique de suspensions sédimentaires multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Characterization of Weathered Schists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEG XII, Engineering Geology for Society and Territory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Torino, Italy. pp.809-812, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09060-3_145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of different modelling of an excavation realized in fractured and weathered rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescourio Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Methods in Geotechnical Engineering - NUMGE2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and mechanical characterization of weak schistose rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCK 2013 – THE 2013 ISRM INTERNATIONAL SYMPOSIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Wroclaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b15683-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des fillers de laitier et marbre sur la durabilité des ciments Portland dans des environnements de sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, France. pp.1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Industrial By-products Fillers on the Properties of Blended Cements in Sulphate Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Advances in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE D'UN MODELE REDUIT DE COLONNES BALLASTEES PAR LA METHODE DES ELEMENTS FINIS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mekaoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Karech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Séminaire International sur les Risques et le Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Batna, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-mechanical behaviour of fine soil reinforced by sand columns : experimental study in laboratory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Thu Phong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotec Hanoï 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification de sols fins compressibles par colonnes ballastées : influence du mode de mise en place.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Thu Phong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INNOVATION ET VALORISATION EN GENIE CIVIL, INVACO 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du retrait d'un sédiment fluvial - Influence d'un traitement à la chaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Essais à la flamme de mortiers renforcés par des fibres de natures différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dulce Izaskun Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.94-102</w:t>
+              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005609v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation en laboratoire de modèles réduits de colonnes ballastées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Thu Phong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGOS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7928,1706 +8049,1719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais à la flamme de mortiers renforcés par des fibres de natures différentes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Estimation du retrait d'un sédiment fluvial - Influence d'un traitement à la chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magatte Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Izaskun Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.359-368</w:t>
+              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.94-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005610v1</w:t>
+                <w:t xml:space="preserve">hal-01005609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouzzolanicité de la cendre volcanique de Béni Saf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Abadlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International sur les Matériaux de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Sidi Fredj, Algérie. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LABORATORY SIMULATION OF STONE COLUMNS INSTALLATION IN SOFT SOILS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Thu Phong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur JNGG2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, France. pp.319-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la mécanique des sols pour prédire l'extrusion des matériaux à base cimentaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Traitement de vase fluviale en vue d’une utilisation routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magatte Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rendell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.01/26</w:t>
+              <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSET Oran, Oct 2009, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674855v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de vase fluviale en vue d’une utilisation routière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la mécanique des sols pour prédire l'extrusion des matériaux à base cimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSET Oran, Oct 2009, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">27ème rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.01/26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462681v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les toitures en ardoises : inspection et diagnostic. Étude de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rendell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion Criterion for Firm Cement‐Based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE XV INTERNATIONAL CONGRESS ON RHEOLOGY: The Society of Rheology 80th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.96-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2964911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion criterion for firm cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Melinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Monterrey, United States. pp.96-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un critère basé sur le temps de drainage pour l'extrusion des matériaux à base cimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Colloque de l'Association Universitaire de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.Perrot1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluid-filtration based criterion for firm cement-based materials extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC 2007, 4th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response envelopes of the elasto-plastic S-CLAY1 model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t>
+              <w:t xml:space="preserve">Numerical Methods in Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096211v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Response envelopes of the elasto-plastic S-CLAY1 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Karstunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods in Geotechnical Engineering</w:t>
+              <w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153631v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Graz Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of dilatometer tests for the determination of rock properties in a heavy oil reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium ISP5 - Pressio 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying soil compressibility from pressuremeter test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Numerical Models in Geomechanics (NUMOG IX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9637,515 +9771,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Marine Sediments to Improve the Mechanical Behaviour of Earthen Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miakonirainy Vololontsoa Razafitrimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemesre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorian A. H. Hanaor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Materials for the Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 352, Springer Nature Switzerland, pp.215-225, 2025, Springer Series in Materials Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-97818-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity Driven Tests to Assess Mechanical Properties of Printable Cement-Based Materials at Fresh State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Y. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Bookseries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Springer, pp.280-289, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49916-7_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Limestone Powder Addition Quality on SCC Rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalasoa Rodomond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheology and Processing of Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Springer International Publishing, pp.500-507, 2020, RILEM Bookseries, 978-3-030-22565-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22566-7_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Metallic Fibers on the Print Quality and Strength of 3D Printed Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Hameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Bookseries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Springer, pp.439-448, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49916-7_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId259"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10292,51 +10426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lely" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemesre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rangeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02861-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ange Tirel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02787-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272917v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Audren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02721-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13102531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02231-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shojaei Barjuei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courteille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aime.2022.100094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cocheteux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.234" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.19.00115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Karech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-020-01626-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2020.128" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guiheneuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cusin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01571-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071518" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazhoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menasria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10631" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1181-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0988-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levigneur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0813-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T.P. Phan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20150152" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0571-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-O14-0247-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115615v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Serhal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0311-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0247-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-24-53320" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Melinge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.06.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM9KTSLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Hoang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.786242" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Micaelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-012-0638-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaoudene" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9N58D74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.11.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526LRHKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-53642" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezziane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15.715-726" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rendell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FZSK8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421831v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Messaoudene" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-19-53042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503358v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.583" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.258" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721881v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hamieh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_46" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lely" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272943v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_23" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272952v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audren" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leborgne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_16" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.26" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazhoud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051321v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97112-4_68" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094566v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Nahli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02005373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Es-Saady" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Brice Mboumba-Mamboundou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi-Justin Houessou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429462078-30" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388488v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167607v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Serhal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165863v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09060-3_145" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rescourio C&#233;line" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165866v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15683-50" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Naceri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005548v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naceri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990206v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mekaoussi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985479v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Thu Phong Phan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985475v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lambert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Fall" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Izaskun Garay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005610v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mansour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Abadlia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985472v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674855v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462681v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rendell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462710v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964911" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estell&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674812v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672930v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007887v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008284v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344243v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miakonirainy Vololontsoa Razafitrimo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97818-0_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932033v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Jacquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_29" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308544v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalasoa Rodomond" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22566-7_58" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932031v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_45" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Audren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lely" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemesre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rangeard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02861-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ange Tirel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02787-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272917v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02721-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13102531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02231-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shojaei Barjuei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courteille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aime.2022.100094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cocheteux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.255" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.234" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Karech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-020-01626-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.19.00115" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2020.128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guiheneuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cusin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01571-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazhoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menasria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.055" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1181-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0988-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levigneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0813-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T.P. Phan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20150152" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0571-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Serhal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0311-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-O14-0247-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0247-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-24-53320" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Melinge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.06.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM9KTSLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Hoang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.786242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Micaelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-012-0638-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaoudene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011131" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9N58D74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-53642" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716295v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.11.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526LRHKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezziane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15.715-726" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rendell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FZSK8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Messaoudene" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-19-53042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421829v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.583" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.258" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721881v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hamieh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_46" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272933v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lely" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272943v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_23" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272952v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leborgne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazhoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119290v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97112-4_68" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429462078-30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02005373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Es-Saady" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Brice Mboumba-Mamboundou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi-Justin Houessou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Nahli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.056" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Serhal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09060-3_145" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165865v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rescourio C&#233;line" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165866v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15683-50" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005602v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Naceri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naceri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mekaoussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Thu Phong Phan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985475v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lambert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005610v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005609v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Fall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Izaskun Garay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005638v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mansour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Abadlia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985472v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462681v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rendell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672906v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964911" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estell&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674812v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153631v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008284v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344243v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miakonirainy Vololontsoa Razafitrimo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97818-0_12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Jacquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_29" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308544v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalasoa Rodomond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22566-7_58" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932031v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_45" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>