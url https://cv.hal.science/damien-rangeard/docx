--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -615,287 +615,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272917v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for the Mix Design of Building Earthen Materials Made of Quarry By-Products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+                <w:t xml:space="preserve">Manufactured crushed sand: packing fraction prediction and influence on mortar rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13102531⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (7), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02231-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506764v1</w:t>
+                <w:t xml:space="preserve">hal-05325878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufactured crushed sand: packing fraction prediction and influence on mortar rheology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Jacquet</w:t>
+                <w:t xml:space="preserve">Strategy for the Mix Design of Building Earthen Materials Made of Quarry By-Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (7), pp.139. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.2531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02231-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13102531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325878v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés des terrains briovériens du bassin rennais</w:t>
               </w:r>
@@ -1434,529 +1434,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Effects of Installation of Sand Columns in Compressible Clay Using a Reduced Model</w:t>
+                <w:t xml:space="preserve">Processing methods for optimising the mechanical strength of raw earth-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Laouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toufik Karech</w:t>
+                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Martinez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10706-020-01626-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (3), pp.150-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jcoma.19.00115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036210v1</w:t>
+                <w:t xml:space="preserve">hal-03281517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing methods for optimising the mechanical strength of raw earth-based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of the Effects of Installation of Sand Columns in Compressible Clay Using a Reduced Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Karech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 174 (3), pp.150-160. </w:t>
+              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (3), pp.2301-2312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jcoma.19.00115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10706-020-01626-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281517v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity induced flow to characterize rheological properties of printable cement‐based materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of bio-stabilizers on capillary absorption and water vapour transfer into raw earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Picandet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Prétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2020.128⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-020-01571-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130516v1</w:t>
+                <w:t xml:space="preserve">hal-02992933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bio-stabilizers on capillary absorption and water vapour transfer into raw earth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Collet</w:t>
+                <w:t xml:space="preserve">Gravity induced flow to characterize rheological properties of printable cement‐based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Prétot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (6), </w:t>
+              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.150-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-020-01571-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2020.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992933v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nailing of layers A promisingway to reinforce concrete 3D printing structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,352 +2166,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of earth-based materials Processing aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Perrot</w:t>
+                <w:t xml:space="preserve">Durability of Alkali-Resistant Glass Fibers Reinforced Cement Composite: Microstructural Observations of Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.017⟩</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.10631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPci.10631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833252v1</w:t>
+                <w:t xml:space="preserve">hal-01712823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for optimizing the mechanical strengths of raw earth-based mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menasria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 167, pp.496-504. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of Alkali-Resistant Glass Fibers Reinforced Cement Composite: Microstructural Observations of Degradation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">3D printing of earth-based materials Processing aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.10631. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 172, pp.670-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/PPci.10631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712823v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-oriented tests to evaluate the workability of cob and adobe</w:t>
               </w:r>
@@ -3011,274 +3011,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of coarse particle volume fraction on the hydraulic conductivity of fresh cement based material</w:t>
+                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Serhal</w:t>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0311-x⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1475-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-O14-0247-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115615v1</w:t>
+                <w:t xml:space="preserve">hal-02980000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement based materials</w:t>
+                <w:t xml:space="preserve">Effect of coarse particle volume fraction on the hydraulic conductivity of fresh cement based material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Melinge</w:t>
+                <w:t xml:space="preserve">S Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.1475-1483. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (7), pp.2291-2297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-O14-0247-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0311-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980000v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement-based materials</w:t>
               </w:r>
@@ -3290,77 +3290,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (5), pp.1475-1483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3420,51 +3420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (5), 53320 (7 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3524,51 +3524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3951,51 +3951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Micaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (8), pp.743-754. </w:t>
@@ -4046,51 +4046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortiers à base de sable pliocène et des ciments aux ajouts: fillers de déchets industriels et cendres volantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4303,1200 +4303,1382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability measurement of fresh cement paste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interprétation des essais pressiométriques : I. Influence de la perméabilité du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.11.019⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (7), pp.793-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716295v1</w:t>
+                <w:t xml:space="preserve">hal-05596545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat exposure tests on various types of fibre mortar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+                <w:t xml:space="preserve">Permeability measurement of fresh cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (3), pp.330-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejece.15.715-726⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628300v1</w:t>
+                <w:t xml:space="preserve">hal-00716295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of estuarine silt with lime and/or cement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Rendell</w:t>
+                <w:t xml:space="preserve">Interprétation des essais pressiométriques : II. Détermination des caractéristiques hydromécaniques des sols fins saturés par analyse inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.09.004⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (7), pp.819-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003706v1</w:t>
+                <w:t xml:space="preserve">hal-05596251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statique d'un élément-câble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Heat exposure tests on various types of fibre mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algérie Equipement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (5), pp.715-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejece.15.715-726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421831v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion Criterion for Firm Cement-based Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">Stabilisation of estuarine silt with lime and/or cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rendell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (5), pp.53042. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3), pp.395-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3933/ApplRheol-19-53042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664473v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sédiments de baies fluviales : exemples d’utilisations possibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse statique d'un élément-câble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Melinge</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algérie Equipement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 45, pp.20-24</w:t>
+              <w:t xml:space="preserve">, 2010, 47, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421829v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of dilatometer tests in a heavy oil reservoir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+                <w:t xml:space="preserve">Extrusion Criterion for Firm Cement-based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchina</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.583⟩</w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (5), pp.53042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-19-53042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503358v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining soil permeability from pressuremeter tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sédiments de baies fluviales : exemples d’utilisations possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algérie Equipement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.20-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpretation of dilatometer tests in a heavy oil reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Zentar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, pp.39-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining soil permeability from pressuremeter tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 27 (1), pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Thermal Conductivity of Compacted Earth Blocks Versus Density and Moisture Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom. pp.448-457, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and Modeling of Formwork Pressure Exerted by Castable Earthen Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Lely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,92 +5687,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Earthen Construction. ICEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom. pp.81-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Recyclability of Raw Stabilised Compressed Earth Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5635,106 +5817,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Earthen Construction. ICEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom. pp.226-235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration as a Solution to Improve Mechanical Performance of Compressed Earth Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5742,2161 +5924,2161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. pp.199-211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impression 3D de mortier sous l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Mazhoud</w:t>
+                <w:t xml:space="preserve">Addition of bio based reinforcement to improve workability, mechanical properties and water resistance of earth-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICBBM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast (Queen's University), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/icbbm2019.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119300v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation élastique de couche de mortier en porte-à-faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of bio based reinforcement to improve workability, mechanical properties and water resistance of earth-based materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
+                <w:t xml:space="preserve">Impression 3D de mortier sous l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506798v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression 3D de terre crue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion flow modelling of concentrated mineral suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China-Europe Conference on Geotechnical Engineering, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienna, Austria. pp.307-311, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-97112-4_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of shear behavior of discontinuities of brioverian schist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International European Rock Mechanics Symposium, EUROCK 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, St Petersburg, Russia. pp.275-280, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429462078-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux biosourcés à base de déchets de carrières de roches concassées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Es-Saady</w:t>
+                <w:t xml:space="preserve">Sentinel-1 for monitoring tunnel excavations in Rennes, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Nahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on ENTERprise Information Systems / International Conference on Project MANagement / International Conference on Health and Social Care Information Systems and Technologies, CENTERIS/ProjMAN/HCist 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lisbonne, Portugal. pp.393-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005373v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-1 for monitoring tunnel excavations in Rennes, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Durand</w:t>
+                <w:t xml:space="preserve">Matériaux biosourcés à base de déchets de carrières de roches concassées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Es-Saady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon-Brice Mboumba-Mamboundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montrelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi-Justin Houessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on ENTERprise Information Systems / International Conference on Project MANagement / International Conference on Health and Social Care Information Systems and Technologies, CENTERIS/ProjMAN/HCist 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02094566v1</w:t>
+                <w:t xml:space="preserve">hal-02005373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la pétrographie et la structure de la région rennaise sur les travaux d’excavation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement visqueux-visco-plastique de suspensions sédimentaires multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Characterization of Weathered Schists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEG XII, Engineering Geology for Society and Territory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Torino, Italy. pp.809-812, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09060-3_145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of different modelling of an excavation realized in fractured and weathered rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescourio Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Methods in Geotechnical Engineering - NUMGE2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and mechanical characterization of weak schistose rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCK 2013 – THE 2013 ISRM INTERNATIONAL SYMPOSIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Wroclaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b15683-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des fillers de laitier et marbre sur la durabilité des ciments Portland dans des environnements de sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, France. pp.1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Industrial By-products Fillers on the Properties of Blended Cements in Sulphate Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Advances in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE D'UN MODELE REDUIT DE COLONNES BALLASTEES PAR LA METHODE DES ELEMENTS FINIS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mekaoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Karech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Séminaire International sur les Risques et le Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Batna, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-mechanical behaviour of fine soil reinforced by sand columns : experimental study in laboratory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Thu Phong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotec Hanoï 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification de sols fins compressibles par colonnes ballastées : influence du mode de mise en place.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Thu Phong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INNOVATION ET VALORISATION EN GENIE CIVIL, INVACO 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais à la flamme de mortiers renforcés par des fibres de natures différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7911,656 +8093,656 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation en laboratoire de modèles réduits de colonnes ballastées.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Lambert</w:t>
+                <w:t xml:space="preserve">Estimation du retrait d'un sédiment fluvial - Influence d'un traitement à la chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magatte Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Martinez</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Izaskun Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.94-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985467v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du retrait d'un sédiment fluvial - Influence d'un traitement à la chaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expérimentation en laboratoire de modèles réduits de colonnes ballastées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vo Thu Phong Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magatte Fall</w:t>
+                <w:t xml:space="preserve">Serge Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dulce Izaskun Garay</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.94-102</w:t>
+              <w:t xml:space="preserve">CIGOS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005609v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouzzolanicité de la cendre volcanique de Béni Saf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Abadlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International sur les Matériaux de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Sidi Fredj, Algérie. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LABORATORY SIMULATION OF STONE COLUMNS INSTALLATION IN SOFT SOILS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Thu Phong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur JNGG2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, France. pp.319-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de vase fluviale en vue d’une utilisation routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magatte Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rendell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSET Oran, Oct 2009, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la mécanique des sols pour prédire l'extrusion des matériaux à base cimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8569,227 +8751,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.01/26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les toitures en ardoises : inspection et diagnostic. Étude de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rendell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion Criterion for Firm Cement‐Based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8798,128 +8980,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE XV INTERNATIONAL CONGRESS ON RHEOLOGY: The Society of Rheology 80th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.96-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2964911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion criterion for firm cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8928,119 +9110,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Melinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Monterrey, United States. pp.96-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un critère basé sur le temps de drainage pour l'extrusion des matériaux à base cimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9049,119 +9231,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Colloque de l'Association Universitaire de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.Perrot1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluid-filtration based criterion for firm cement-based materials extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9170,666 +9352,1314 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC 2007, 4th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Methods in Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response envelopes of the elasto-plastic S-CLAY1 model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Karstunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Graz Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of dilatometer tests for the determination of rock properties in a heavy oil reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium ISP5 - Pressio 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying soil compressibility from pressuremeter test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Numerical Models in Geomechanics (NUMOG IX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permeability effect on pressuremeter test results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. NUMOG VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil parameter identification by inverse analysis : application to pressio-triax tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd international conference on Identification in Engineering Systems, University of Wales Swansea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, /, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining soil permeability from pressuremeter strain holding test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. NUMGE V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modified Cam-Clay parameters identification from pressuremeter test. Intern. Sym. on Ide. and Determ. of Soil and Rock Parameters for Geotech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design, PARAM 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverse analysis applied to soil parameters identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zentar Rachid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMC : Mechanics and Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, SAN DIEGO USA, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain rate effect on pressuremeter test results on soft clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zentar Rachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on insitu measurement of soil proporties and case histories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, BALI, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Marine Sediments to Improve the Mechanical Behaviour of Earthen Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miakonirainy Vololontsoa Razafitrimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemesre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9864,422 +10694,422 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorian A. H. Hanaor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Materials for the Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 352, Springer Nature Switzerland, pp.215-225, 2025, Springer Series in Materials Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-97818-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity Driven Tests to Assess Mechanical Properties of Printable Cement-Based Materials at Fresh State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Y. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Bookseries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Springer, pp.280-289, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49916-7_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Limestone Powder Addition Quality on SCC Rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalasoa Rodomond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheology and Processing of Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Springer International Publishing, pp.500-507, 2020, RILEM Bookseries, 978-3-030-22565-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22566-7_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Metallic Fibers on the Print Quality and Strength of 3D Printed Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Hameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Bookseries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Springer, pp.439-448, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49916-7_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10426,51 +11256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Audren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lely" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemesre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rangeard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02861-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ange Tirel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02787-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272917v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02721-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13102531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02231-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shojaei Barjuei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courteille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aime.2022.100094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cocheteux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.255" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.234" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Karech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-020-01626-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.19.00115" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2020.128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guiheneuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cusin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01571-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazhoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menasria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.055" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1181-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0988-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levigneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0813-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T.P. Phan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20150152" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0571-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Serhal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0311-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-O14-0247-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0247-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-24-53320" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Melinge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.06.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM9KTSLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Hoang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.786242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Micaelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-012-0638-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaoudene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011131" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9N58D74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-53642" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716295v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.11.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526LRHKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezziane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15.715-726" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rendell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FZSK8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Messaoudene" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-19-53042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421829v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.583" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.258" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721881v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hamieh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_46" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272933v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lely" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272943v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_23" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272952v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leborgne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazhoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119290v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97112-4_68" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429462078-30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02005373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Es-Saady" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Brice Mboumba-Mamboundou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi-Justin Houessou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Nahli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.056" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Serhal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09060-3_145" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165865v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rescourio C&#233;line" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165866v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15683-50" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005602v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Naceri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naceri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mekaoussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Thu Phong Phan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985475v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lambert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005610v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005609v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Fall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Izaskun Garay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005638v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mansour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Abadlia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985472v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462681v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rendell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672906v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964911" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estell&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674812v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153631v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008284v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344243v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miakonirainy Vololontsoa Razafitrimo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97818-0_12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Jacquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_29" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308544v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalasoa Rodomond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22566-7_58" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932031v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_45" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Audren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lely" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemesre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rangeard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02861-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ange Tirel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02787-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272917v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02721-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02231-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13102531" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shojaei Barjuei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courteille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aime.2022.100094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cocheteux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.255" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.234" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.19.00115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Karech" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-020-01626-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guiheneuf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cusin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01571-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2020.128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazhoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10631" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menasria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1181-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0988-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levigneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0813-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T.P. Phan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20150152" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0571-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-O14-0247-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Serhal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0311-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0247-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-24-53320" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Melinge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.06.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM9KTSLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Hoang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.786242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Micaelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-012-0638-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaoudene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011131" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9N58D74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-53642" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692629" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.11.019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526LRHKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692630" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezziane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15.715-726" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rendell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FZSK8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Messaoudene" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-19-53042" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.583" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006735v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.258" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721881v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hamieh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_46" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lely" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272943v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audren" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leborgne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119300v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazhoud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119325v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97112-4_68" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429462078-30" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094566v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Nahli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.056" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02005373v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Es-Saady" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Brice Mboumba-Mamboundou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi-Justin Houessou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167607v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Serhal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165863v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09060-3_145" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rescourio C&#233;line" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15683-50" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005602v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Naceri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005548v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naceri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mekaoussi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985479v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Thu Phong Phan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lambert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005610v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005609v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Fall" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Izaskun Garay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985467v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mansour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Abadlia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985472v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462681v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rendell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674855v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964911" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404757v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estell&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672930v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153631v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007887v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008284v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595706v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y Hicher" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Moulin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595707v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595703v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595705v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595708v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar Rachid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595709v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344243v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miakonirainy Vololontsoa Razafitrimo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97818-0_12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932033v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Jacquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_29" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308544v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalasoa Rodomond" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22566-7_58" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932031v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_45" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>