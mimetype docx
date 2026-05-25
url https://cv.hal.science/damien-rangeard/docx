--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,554 +234,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to assess the activity of binders containing calcined clays getting rid of porosity variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study on the coupled effects of vibration and compaction on the behaviour of compressed earth blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lely</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02861-0⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 530, pp.146351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.146351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357196v1</w:t>
+                <w:t xml:space="preserve">hal-05621507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field and laboratory characterization of the albedo of asphalt and horizontal surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology to assess the activity of binders containing calcined clays getting rid of porosity variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemesre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Ange Tirel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 58 (8), pp.262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02787-7⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 58 (10), pp.332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02861-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323131v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling or downcycling? The difference between raw and stabilised earth explained</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tangi Le Borgne</w:t>
+                <w:t xml:space="preserve">Field and laboratory characterization of the albedo of asphalt and horizontal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ange Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 58 (6), pp.206. </w:t>
+              <w:t xml:space="preserve">, 2025, 58 (8), pp.262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02721-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02787-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272917v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufactured crushed sand: packing fraction prediction and influence on mortar rheology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Recycling or downcycling? The difference between raw and stabilised earth explained</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 56 (7), pp.139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02231-8⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 58 (6), pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02721-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325878v1</w:t>
+                <w:t xml:space="preserve">hal-05272917v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy for the Mix Design of Building Earthen Materials Made of Quarry By-Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -803,4658 +803,4788 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (10), pp.2531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/buildings13102531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés des terrains briovériens du bassin rennais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+                <w:t xml:space="preserve">Manufactured crushed sand: packing fraction prediction and influence on mortar rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2022002⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (7), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02231-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640014v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time vision-based control of industrial manipulators for layer-width setting in concrete 3D printing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Perrot</w:t>
+                <w:t xml:space="preserve">Propriétés des terrains briovériens du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Industrial and Manufacturing Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aime.2022.100094⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2022002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780592v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linseed Oil and Xanthan Gum: Promising Stabilisers for Earthen Building Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+                <w:t xml:space="preserve">Real-time vision-based control of industrial manipulators for layer-width setting in concrete 3D printing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Shojaei Barjuei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.245-254. </w:t>
+              <w:t xml:space="preserve">Advances in Industrial and Manufacturing Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aime.2022.100094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326801v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Stabilised Earthen Blocks: A Critical Study on Compression Tests of Immersed Samples</w:t>
+                <w:t xml:space="preserve">Linseed Oil and Xanthan Gum: Promising Stabilisers for Earthen Building Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.255-262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.255⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326798v1</w:t>
+                <w:t xml:space="preserve">hal-05326801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion Behaviour of Bio-Stabilised Earthen Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-Stabilised Earthen Blocks: A Critical Study on Compression Tests of Immersed Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.234-244. </w:t>
+              <w:t xml:space="preserve">, 2022, pp.255-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326806v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing methods for optimising the mechanical strength of raw earth-based materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
+                <w:t xml:space="preserve">Erosion Behaviour of Bio-Stabilised Earthen Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jcoma.19.00115⟩</w:t>
+              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.234-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281517v1</w:t>
+                <w:t xml:space="preserve">hal-05326806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Effects of Installation of Sand Columns in Compressible Clay Using a Reduced Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toufik Karech</w:t>
+                <w:t xml:space="preserve">Processing methods for optimising the mechanical strength of raw earth-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Martinez</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10706-020-01626-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (3), pp.150-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jcoma.19.00115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036210v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bio-stabilizers on capillary absorption and water vapour transfer into raw earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Guiheneuf</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Effects of Installation of Sand Columns in Compressible Clay Using a Reduced Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Karech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-020-01571-z⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (3), pp.2301-2312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10706-020-01626-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992933v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity induced flow to characterize rheological properties of printable cement‐based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Technical Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.150-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2020.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nailing of layers A promisingway to reinforce concrete 3D printing structures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of bio-stabilizers on capillary absorption and water vapour transfer into raw earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Prétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13071518⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-020-01571-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569980v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater 3D printing of cement-based mortar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Mazhoud</w:t>
+                <w:t xml:space="preserve">Nailing of layers A promisingway to reinforce concrete 3D printing structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perrot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.04.134⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13071518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122198v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of Alkali-Resistant Glass Fibers Reinforced Cement Composite: Microstructural Observations of Degradation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Underwater 3D printing of cement-based mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPci.10631⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, pp.458-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.04.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712823v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for optimizing the mechanical strengths of raw earth-based mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menasria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 167, pp.496-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of earth-based materials Processing aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Perrot</w:t>
+                <w:t xml:space="preserve">Durability of Alkali-Resistant Glass Fibers Reinforced Cement Composite: Microstructural Observations of Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 172, pp.670-676. </w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.10631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3311/PPci.10631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833252v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-oriented tests to evaluate the workability of cob and adobe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D printing of earth-based materials Processing aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Lecompte</w:t>
+                <w:t xml:space="preserve">E. Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-018-1181-4⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 172, pp.670-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777675v1</w:t>
+                <w:t xml:space="preserve">hal-01833252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mix design parameters on consolidation behaviour of fresh cement-based materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">Field-oriented tests to evaluate the workability of cob and adobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (2), </w:t>
+              <w:t xml:space="preserve">, 2018, 51 (2), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-016-0988-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-018-1181-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484739v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking rheological and geotechnical properties of kaolinite materials for earthen construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effects of mix design parameters on consolidation behaviour of fresh cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Levigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (11), pp.4647--4655. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-016-0813-9⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 50 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0988-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374489v1</w:t>
+                <w:t xml:space="preserve">hal-01484739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of fine-grained soil reinforced by sand columns: An experimental laboratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking rheological and geotechnical properties of kaolinite materials for earthen construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Lambert</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ20150152⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (11), pp.4647--4655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0813-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371979v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural built-up of cement-based materials used for 3D-printing extrusion techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (4), pp.1213-1220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-015-0571-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement based materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behavior of fine-grained soil reinforced by sand columns: An experimental laboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Melinge</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T.P. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-O14-0247-1⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.648--657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20150152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980000v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of coarse particle volume fraction on the hydraulic conductivity of fresh cement based material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Serhal</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0311-x⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1475-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-O14-0247-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115615v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement-based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of coarse particle volume fraction on the hydraulic conductivity of fresh cement based material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0247-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (7), pp.2291-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0311-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937104v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the ram extrusion force of cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Melinge</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (5), 53320 (7 p.). </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (5), pp.1475-1483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3933/ApplRheol-24-53320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0247-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167957v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical properties of fresh cement pastes containing polycarboxylate superplasticizer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Prediction of the ram extrusion force of cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Melinge</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.06.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (5), 53320 (7 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-24-53320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985867v1</w:t>
+                <w:t xml:space="preserve">hal-01167957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of tribological behaviour of fresh mortar against a rigid plane wall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Hydro-mechanical properties of fresh cement pastes containing polycarboxylate superplasticizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Melinge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.786242⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985879v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of extrusion load and liquid phase filtration during ram extrusion of high solid volume fraction pastes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Study of tribological behaviour of fresh mortar against a rigid plane wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Melinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.023⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.419-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.786242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00985709v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ram extruder as a combined rheo-tribometer to study the behaviour of high yield stress fluids at low strain rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Prediction of extrusion load and liquid phase filtration during ram extrusion of high solid volume fraction pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-012-0638-6⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 249, pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716752v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortiers à base de sable pliocène et des ciments aux ajouts: fillers de déchets industriels et cendres volantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Use of ram extruder as a combined rheo-tribometer to study the behaviour of high yield stress fluids at low strain rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Mansour</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Micaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011131⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (8), pp.743-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-012-0638-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003702v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Back Extrusion Test as a Technique for Determining the Rheological and Tribological Behaviour of Yield Stress Fluids at Low Shear Rates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+                <w:t xml:space="preserve">Mortiers à base de sable pliocène et des ciments aux ajouts: fillers de déchets industriels et cendres volantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (5), pp.377-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3933/ApplRheol-21-53642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00664477v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation des essais pressiométriques : I. Influence de la perméabilité du sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Back Extrusion Test as a Technique for Determining the Rheological and Tribological Behaviour of Yield Stress Fluids at Low Shear Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692629⟩</w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (5), pp.53642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-21-53642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05596545v1</w:t>
+                <w:t xml:space="preserve">hal-00664477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability measurement of fresh cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (3), pp.330-338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.11.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation des essais pressiométriques : II. Détermination des caractéristiques hydromécaniques des sols fins saturés par analyse inverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Interprétation des essais pressiométriques : I. Influence de la perméabilité du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (7), pp.819-849. </w:t>
+              <w:t xml:space="preserve">, 2011, 8 (7), pp.793-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05596251v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat exposure tests on various types of fibre mortar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+                <w:t xml:space="preserve">Interprétation des essais pressiométriques : II. Détermination des caractéristiques hydromécaniques des sols fins saturés par analyse inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejece.15.715-726⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (7), pp.819-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628300v1</w:t>
+                <w:t xml:space="preserve">hal-05596251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of estuarine silt with lime and/or cement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Heat exposure tests on various types of fibre mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.09.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (5), pp.715-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejece.15.715-726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003706v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statique d'un élément-câble</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Stabilisation of estuarine silt with lime and/or cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rendell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algérie Equipement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3), pp.395-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421831v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion Criterion for Firm Cement-based Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">Analyse statique d'un élément-câble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algérie Equipement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47, pp.18-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664473v1</w:t>
+                <w:t xml:space="preserve">hal-01421831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sédiments de baies fluviales : exemples d’utilisations possibles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Melinge</w:t>
+                <w:t xml:space="preserve">Extrusion Criterion for Firm Cement-based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algérie Equipement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (5), pp.53042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-19-53042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421829v1</w:t>
+                <w:t xml:space="preserve">hal-00664473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of dilatometer tests in a heavy oil reservoir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+                <w:t xml:space="preserve">Sédiments de baies fluviales : exemples d’utilisations possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchina</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algérie Equipement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.20-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503358v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining soil permeability from pressuremeter tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpretation of dilatometer tests in a heavy oil reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Zentar</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, pp.39-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining soil permeability from pressuremeter tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 27 (1), pp.1-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5464,221 +5594,221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Thermal Conductivity of Compacted Earth Blocks Versus Density and Moisture Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom. pp.448-457, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and Modeling of Formwork Pressure Exerted by Castable Earthen Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Lely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,92 +5817,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Earthen Construction. ICEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom. pp.81-90, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Recyclability of Raw Stabilised Compressed Earth Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5794,484 +5924,484 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Earthen Construction. ICEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom. pp.226-235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration as a Solution to Improve Mechanical Performance of Compressed Earth Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. pp.199-211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of bio based reinforcement to improve workability, mechanical properties and water resistance of earth-based materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
+                <w:t xml:space="preserve">Déformation élastique de couche de mortier en porte-à-faux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506798v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation élastique de couche de mortier en porte-à-faux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Addition of bio based reinforcement to improve workability, mechanical properties and water resistance of earth-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICBBM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast (Queen's University), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/icbbm2019.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119290v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression 3D de mortier sous l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6286,4312 +6416,4312 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression 3D de terre crue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion flow modelling of concentrated mineral suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China-Europe Conference on Geotechnical Engineering, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienna, Austria. pp.307-311, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97112-4_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of shear behavior of discontinuities of brioverian schist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guiheneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International European Rock Mechanics Symposium, EUROCK 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, St Petersburg, Russia. pp.275-280, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429462078-30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel-1 for monitoring tunnel excavations in Rennes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljalil Nahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on ENTERprise Information Systems / International Conference on Project MANagement / International Conference on Health and Social Care Information Systems and Technologies, CENTERIS/ProjMAN/HCist 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lisbonne, Portugal. pp.393-400, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux biosourcés à base de déchets de carrières de roches concassées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Es-Saady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Brice Mboumba-Mamboundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montrelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi-Justin Houessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la pétrographie et la structure de la région rennaise sur les travaux d’excavation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement visqueux-visco-plastique de suspensions sédimentaires multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Characterization of Weathered Schists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEG XII, Engineering Geology for Society and Territory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Torino, Italy. pp.809-812, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09060-3_145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of different modelling of an excavation realized in fractured and weathered rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescourio Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Methods in Geotechnical Engineering - NUMGE2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and mechanical characterization of weak schistose rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCK 2013 – THE 2013 ISRM INTERNATIONAL SYMPOSIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Wroclaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b15683-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des fillers de laitier et marbre sur la durabilité des ciments Portland dans des environnements de sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXèmes rencontres de l'AUGC-IBPSA : Constructions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, France. pp.1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Industrial By-products Fillers on the Properties of Blended Cements in Sulphate Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Advances in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Ankara, Turkey. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE D'UN MODELE REDUIT DE COLONNES BALLASTEES PAR LA METHODE DES ELEMENTS FINIS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mekaoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Karech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Séminaire International sur les Risques et le Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Batna, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-mechanical behaviour of fine soil reinforced by sand columns : experimental study in laboratory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Thu Phong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotec Hanoï 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification de sols fins compressibles par colonnes ballastées : influence du mode de mise en place.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Thu Phong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INNOVATION ET VALORISATION EN GENIE CIVIL, INVACO 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais à la flamme de mortiers renforcés par des fibres de natures différentes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Estimation du retrait d'un sédiment fluvial - Influence d'un traitement à la chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magatte Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Izaskun Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.359-368</w:t>
+              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.94-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005610v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du retrait d'un sédiment fluvial - Influence d'un traitement à la chaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magatte Fall</w:t>
+                <w:t xml:space="preserve">Essais à la flamme de mortiers renforcés par des fibres de natures différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dulce Izaskun Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIèmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.94-102</w:t>
+              <w:t xml:space="preserve">, Jun 2010, La Bourboule, France. pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005609v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation en laboratoire de modèles réduits de colonnes ballastées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Thu Phong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGOS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouzzolanicité de la cendre volcanique de Béni Saf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Abadlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International sur les Matériaux de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Sidi Fredj, Algérie. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LABORATORY SIMULATION OF STONE COLUMNS INSTALLATION IN SOFT SOILS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Thu Phong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur JNGG2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, France. pp.319-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de vase fluviale en vue d’une utilisation routière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magatte Fall</w:t>
+                <w:t xml:space="preserve">Utilisation de la mécanique des sols pour prédire l'extrusion des matériaux à base cimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSET Oran, Oct 2009, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">27ème rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.01/26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462681v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la mécanique des sols pour prédire l'extrusion des matériaux à base cimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">Traitement de vase fluviale en vue d’une utilisation routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magatte Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Jauberthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rendell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.01/26</w:t>
+              <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSET Oran, Oct 2009, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674855v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les toitures en ardoises : inspection et diagnostic. Étude de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rendell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Jauberthie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion Criterion for Firm Cement‐Based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE XV INTERNATIONAL CONGRESS ON RHEOLOGY: The Society of Rheology 80th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.96-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2964911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion criterion for firm cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Melinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Monterrey, United States. pp.96-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un critère basé sur le temps de drainage pour l'extrusion des matériaux à base cimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Colloque de l'Association Universitaire de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.Perrot1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluid-filtration based criterion for firm cement-based materials extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC 2007, 4th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response envelopes of the elasto-plastic S-CLAY1 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Karstunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods in Geotechnical Engineering</w:t>
+              <w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153631v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response envelopes of the elasto-plastic S-CLAY1 model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t>
+              <w:t xml:space="preserve">Numerical Methods in Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096211v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Graz Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of dilatometer tests for the determination of rock properties in a heavy oil reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium ISP5 - Pressio 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying soil compressibility from pressuremeter test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Numerical Models in Geomechanics (NUMOG IX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability effect on pressuremeter test results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. NUMOG VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil parameter identification by inverse analysis : application to pressio-triax tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y Hicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international conference on Identification in Engineering Systems, University of Wales Swansea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, /, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining soil permeability from pressuremeter strain holding test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. NUMGE V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified Cam-Clay parameters identification from pressuremeter test. Intern. Sym. on Ide. and Determ. of Soil and Rock Parameters for Geotech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, PARAM 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse analysis applied to soil parameters identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zentar Rachid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMC : Mechanics and Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, SAN DIEGO USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate effect on pressuremeter test results on soft clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zentar Rachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y Hicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on insitu measurement of soil proporties and case histories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, BALI, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10601,65 +10731,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Marine Sediments to Improve the Mechanical Behaviour of Earthen Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miakonirainy Vololontsoa Razafitrimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemesre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10667,449 +10797,449 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorian A. H. Hanaor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Materials for the Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 352, Springer Nature Switzerland, pp.215-225, 2025, Springer Series in Materials Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-97818-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity Driven Tests to Assess Mechanical Properties of Printable Cement-Based Materials at Fresh State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Y. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Bookseries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Springer, pp.280-289, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49916-7_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Limestone Powder Addition Quality on SCC Rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalasoa Rodomond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheology and Processing of Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Springer International Publishing, pp.500-507, 2020, RILEM Bookseries, 978-3-030-22565-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22566-7_58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Metallic Fibers on the Print Quality and Strength of 3D Printed Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Hameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Bookseries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Springer, pp.439-448, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49916-7_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11256,51 +11386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Audren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lely" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemesre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rangeard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02861-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ange Tirel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02787-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272917v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02721-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02231-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13102531" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shojaei Barjuei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courteille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aime.2022.100094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cocheteux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.255" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.234" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.19.00115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Karech" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-020-01626-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guiheneuf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cusin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01571-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2020.128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazhoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10631" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menasria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1181-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0988-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levigneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0813-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T.P. Phan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20150152" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0571-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-O14-0247-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Serhal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0311-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0247-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-24-53320" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Melinge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.06.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM9KTSLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Hoang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.786242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Micaelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-012-0638-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaoudene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011131" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9N58D74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-53642" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692629" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.11.019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526LRHKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692630" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezziane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15.715-726" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rendell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FZSK8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Messaoudene" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-19-53042" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.583" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006735v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.258" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721881v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hamieh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_46" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lely" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272943v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audren" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leborgne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119300v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazhoud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119325v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97112-4_68" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429462078-30" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094566v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Nahli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.056" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02005373v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Es-Saady" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Brice Mboumba-Mamboundou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi-Justin Houessou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167607v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Serhal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165863v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09060-3_145" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rescourio C&#233;line" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15683-50" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005602v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Naceri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005548v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naceri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mekaoussi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985479v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Thu Phong Phan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lambert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005610v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005609v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Fall" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Izaskun Garay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985467v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mansour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Abadlia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985472v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462681v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rendell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674855v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964911" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404757v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estell&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672930v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153631v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007887v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008284v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595706v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y Hicher" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Moulin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595707v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595703v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595705v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595708v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar Rachid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595709v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344243v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miakonirainy Vololontsoa Razafitrimo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97818-0_12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932033v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Jacquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_29" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308544v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalasoa Rodomond" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22566-7_58" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932031v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_45" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Audren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.146351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lely" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemesre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rangeard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02861-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323131v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ange Tirel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02787-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272917v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02721-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13102531" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02231-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shojaei Barjuei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courteille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aime.2022.100094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.245" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cocheteux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.234" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.19.00115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Karech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-020-01626-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2020.128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guiheneuf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cusin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01571-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071518" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazhoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menasria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.055" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1181-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0988-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levigneur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0813-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0571-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T.P. Phan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20150152" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-O14-0247-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115615v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Serhal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0311-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0247-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-24-53320" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Melinge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.06.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM9KTSLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985879v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Hoang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.786242" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Micaelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-012-0638-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaoudene" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Jauberthie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011131" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9N58D74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-53642" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.11.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526LRHKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692629" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596251v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692630" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628300v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezziane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.15.715-726" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003706v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rendell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FZSK8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421831v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Messaoudene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-19-53042" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421829v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.583" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.258" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hamieh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_46" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lely" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272943v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_23" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leborgne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazhoud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051321v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97112-4_68" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429462078-30" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Nahli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.056" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02005373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Es-Saady" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Brice Mboumba-Mamboundou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi-Justin Houessou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167607v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Serhal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165863v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09060-3_145" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165865v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rescourio C&#233;line" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15683-50" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005602v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Naceri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005548v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naceri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mekaoussi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Thu Phong Phan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985475v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005609v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Fall" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Izaskun Garay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985467v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mansour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Abadlia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985472v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674855v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462681v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rendell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462710v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672906v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964911" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estell&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672930v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153631v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008284v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595706v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y Hicher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Moulin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595707v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595703v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595705v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595708v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar Rachid" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595709v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344243v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miakonirainy Vololontsoa Razafitrimo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97818-0_12" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932033v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y. Jacquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_29" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308544v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalasoa Rodomond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22566-7_58" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932031v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_45" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>