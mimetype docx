--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -221,329 +221,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate mud production in lakes is driven by degradation of microbial substances.</w:t>
+                <w:t xml:space="preserve">Influence of environmental factors on pollen- and chironomid-based Holocene temperature inferences: A multisite comparison in eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boussagol</w:t>
+                <w:t xml:space="preserve">Jonathan A Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Millet</w:t>
+                <w:t xml:space="preserve">Thomas Suranyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bonnotte</w:t>
+                <w:t xml:space="preserve">Augustin Feussom-Tcheumeleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.533. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 381, pp.109960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01709-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754287v1</w:t>
+                <w:t xml:space="preserve">hal-05571225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t>
+                <w:t xml:space="preserve">Carbonate mud production in lakes is driven by degradation of microbial substances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">Pierre Boussagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny Lauerwald</w:t>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Colas</w:t>
+                <w:t xml:space="preserve">L. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+                <w:t xml:space="preserve">A. Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01709-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746441v1</w:t>
+                <w:t xml:space="preserve">hal-04754287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future impacts of climate change on black spruce growth and mortality: review and challenges</w:t>
               </w:r>
@@ -568,3753 +568,3887 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cazabonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Arsenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Reviews -Ottawa- National Research Council</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (2), pp.214-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/er-2023-0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing changes in global fire regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t>
+                <w:t xml:space="preserve">Ronny Lauerwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vannière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniele Colombaroli</w:t>
+                <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42408-023-00237-9⟩</w:t>
+              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447316v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 8500-year history of climate-fire-vegetation interactions in the eastern maritime black spruce-moss bioclimatic domain, Québec, Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing changes in global fire regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Feussom Tcheumeleu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam A Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Daniele Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11956860.2023.2292354⟩</w:t>
+              <w:t xml:space="preserve">Fire Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42408-023-00237-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350346v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variability in peatland burning at mid-to high-latitudes during the Holocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An 8500-year history of climate-fire-vegetation interactions in the eastern maritime black spruce-moss bioclimatic domain, Québec, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Feussom Tcheumeleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sim</w:t>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graeme Swindles</w:t>
+                <w:t xml:space="preserve">Adam A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Morris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angela Gallego-Sala</w:t>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108020⟩</w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2023.2292354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024530v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoreconstructions of ciliate communities reveal long-term ecological changes in temperate lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional variability in peatland burning at mid-to high-latitudes during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Swindles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
+                <w:t xml:space="preserve">Paul Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">Andy Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Keck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">Angela Gallego-Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-12041-7⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 305, pp.108020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667008v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency vegetation and climatic changes during the Lateglacial inferred from the Lapsou pollen record (Cantal, southern Massif Central, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleoreconstructions of ciliate communities reveal long-term ecological changes in temperate lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Peyron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 636, pp.69 - 80. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-12041-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795526v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for wind patterns and associated landscape response in Western Europe between 46 and 16 ka cal. BP</w:t>
+                <w:t xml:space="preserve">High-frequency vegetation and climatic changes during the Lateglacial inferred from the Lapsou pollen record (Cantal, southern Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Kämpf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107846⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 636, pp.69 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859043v1</w:t>
+                <w:t xml:space="preserve">hal-03795526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for wind patterns and associated landscape response in Western Europe between 46 and 16 ka cal. BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile C Remy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Kämpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 295, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808471v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the response of micro-eukaryotic diversity to the Great Acceleration using lake sedimentary DNA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">Romain Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17682-8⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910139v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural evolution and environmental change in Central Europe between 40 and 15 ka</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Maier</w:t>
+                <w:t xml:space="preserve">Assessing the response of micro-eukaryotic diversity to the Great Acceleration using lake sedimentary DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Stojakowits</w:t>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mayr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Preusser</w:t>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.09.049⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17682-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995590v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial plant microfossils in palaeoenvironmental studies, pollen, microcharcoal and phytolith. Towards a comprehensive understanding of vegetation, fire and climate changes over the past one million years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural evolution and environmental change in Central Europe between 40 and 15 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stojakowits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+                <w:t xml:space="preserve">C. Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
+                <w:t xml:space="preserve">S. Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aleman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
+                <w:t xml:space="preserve">F. Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2019.02.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322171v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire as a motor of rapid environmental degradation during the earliest peopling of Malta 7500 years ago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrestrial plant microfossils in palaeoenvironmental studies, pollen, microcharcoal and phytolith. Towards a comprehensive understanding of vegetation, fire and climate changes over the past one million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Marriner</w:t>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kaniewski</w:t>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timmy Gambin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.001⟩</w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083745v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking past mining activity using trace metals, lead isotopes and compositional data analysis of a sediment core from Longemer Lake, Vosges Mountains, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire as a motor of rapid environmental degradation during the earliest peopling of Malta 7500 years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">Timmy Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Belinda Gambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60, pp.399-412. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212, pp.199-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-018-0029-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830565v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croatia's mid-Late Holocene (5200-3200 BP) coastal vegetation shaped by human societies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking past mining activity using trace metals, lead isotopes and compositional data analysis of a sediment core from Longemer Lake, Vosges Mountains, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.399-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-018-0029-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912678v1</w:t>
+                <w:t xml:space="preserve">hal-01830565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining limnology and paleolimnology to assess the influence of climate change on two lakes in Southern Greenland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Croatia's mid-Late Holocene (5200-3200 BP) coastal vegetation shaped by human societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Massa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mavon</w:t>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-017-2094-3⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.334-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662644v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial-Holocene abrupt vegetation changes at Lago Trifoglietti in Calabria, Southern Italy: The setting of ecosystems in a refugial zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining limnology and paleolimnology to assess the influence of climate change on two lakes in Southern Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t>
+                <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Joannin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
+                <w:t xml:space="preserve">Christophe Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.12.013⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.1707 - 1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-017-2094-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662646v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation response to abrupt climate changes in Western Europe from 45 to 14.7k cal a BP: the Bergsee lacustrine record (Black Forest, Germany)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">Lateglacial-Holocene abrupt vegetation changes at Lago Trifoglietti in Calabria, Southern Italy: The setting of ecosystems in a refugial zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Magny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Sebastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2972⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158, pp.44 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662641v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7000-year human legacy of elevation-dependent European fire regimes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Vegetation response to abrupt climate changes in Western Europe from 45 to 14.7k cal a BP: the Bergsee lacustrine record (Black Forest, Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Doyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Brücher</w:t>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (7), pp.1008 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01662647v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem and human responses to palaeoclimate changes in the Jura Mountains between 40 and 8 ka cal BP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">7000-year human legacy of elevation-dependent European fire regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blarquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cupillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">E. Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bocherens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">T. Brücher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp.206 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117994v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ecosystems, climate and societies in the Jura Mountains between 40 and 8 ka cal BP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Ecosystem and human responses to palaeoclimate changes in the Jura Mountains between 40 and 8 ka cal BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Volume 378 (18 August 2015), pp.40-72. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 378, pp.40-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01294941v1</w:t>
+                <w:t xml:space="preserve">hal-01117994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and Biomass Control on Fire Activity during the Late-Glacial/Early-Holocene Transition in Temperate Ecosystems of the Upper Rhone Valley (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in ecosystems, climate and societies in the Jura Mountains between 40 and 8 ka cal BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Doyen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Hervé Bocherens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 378 (18 August 2015), pp.40-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.08.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01662649v1</w:t>
+                <w:t xml:space="preserve">hal-01294941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass burning response to high-amplitude climate and vegetation changes in Southwestern France from the Last Glacial to the early Holocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Climate and Biomass Control on Fire Activity during the Late-Glacial/Early-Holocene Transition in Temperate Ecosystems of the Upper Rhone Valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (01), pp.94 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-013-0422-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059827v1</w:t>
+                <w:t xml:space="preserve">hal-01662649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnes et campagnes d'Oloron dans la longue durée. Premiers résultats d'un programme interdisciplinaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Biomass burning response to high-amplitude climate and vegetation changes in Southwestern France from the Last Glacial to the early Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.729-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-013-0422-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211684v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictability of biomass burning in response to climate changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Montagnes et campagnes d'Oloron dans la longue durée. Premiers résultats d'un programme interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Bartlein</w:t>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P. Harrison</w:t>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.C. Prentice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Scott Brewer</w:t>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.37-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00750734v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene history of fire, vegetation and land use from the central Pyrenees (France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictability of biomass burning in response to climate changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Bartlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.009⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (GB4007), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GB004249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00966755v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00750734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene fire regime changes from multiple-site sedimentary charcoal analyses in the Lourdes basin (Pyrenees, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Holocene history of fire, vegetation and land use from the central Pyrenees (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.03.014⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649514v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing activities and biodiversity history in the Pyrénées - new insights on high altitude ecosystems in the framework of a Human-Environment Observatory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Holocene fire regime changes from multiple-site sedimentary charcoal analyses in the Lourdes basin (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAGES News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (13-14), pp.1696-1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00750965v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid-based reconstruction of Lateglacial summer temperatures from the Ech palaeolake record (French western Pyrenees)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Grazing activities and biodiversity history in the Pyrénées - new insights on high altitude ecosystems in the framework of a Human-Environment Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.J Brooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PAGES News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.53-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00759115v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chironomid-based reconstruction of Lateglacial summer temperatures from the Ech palaeolake record (French western Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 315-316, pp.86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fire frequency and landscape management in the northwestern Pyrenean piedmont, France, since the early Neolithic (8000 cal. BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (6), pp.847-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4324,151 +4458,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of long-term human-environment interactions in the French Pyrenees inferred from the pollen data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuity and change in cultural adaptation to mountain environments. From prehistory to contemporary threats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-30, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4536,51 +4670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E4FA7DF"/>
+    <w:nsid w:val="59CEFE20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4767,51 +4901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-rius" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5793-9292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240524624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04754287v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01709-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazabonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arsenault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2023-0075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom Tcheumeleu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2023.2292354" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Swindles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Baird" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K&#228;mpf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107846" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stojakowits" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pfeifer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preusser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662646v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.12.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blarquez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#252;cher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B713ZXB3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bartlein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004249" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966755v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236311v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-rius" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5793-9292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240524624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Lesven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom-Tcheumeleu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109960" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04754287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01709-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazabonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arsenault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2023-0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom Tcheumeleu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2023.2292354" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Swindles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Baird" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K&#228;mpf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107846" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stojakowits" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pfeifer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preusser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.12.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blarquez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#252;cher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B713ZXB3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bartlein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004249" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207899v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>