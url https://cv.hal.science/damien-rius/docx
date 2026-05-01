--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -2663,295 +2663,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial-Holocene abrupt vegetation changes at Lago Trifoglietti in Calabria, Southern Italy: The setting of ecosystems in a refugial zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vegetation response to abrupt climate changes in Western Europe from 45 to 14.7k cal a BP: the Bergsee lacustrine record (Black Forest, Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.12.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (7), pp.1008 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662646v1</w:t>
+                <w:t xml:space="preserve">hal-01662641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation response to abrupt climate changes in Western Europe from 45 to 14.7k cal a BP: the Bergsee lacustrine record (Black Forest, Germany)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">Lateglacial-Holocene abrupt vegetation changes at Lago Trifoglietti in Calabria, Southern Italy: The setting of ecosystems in a refugial zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Magny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (7), pp.1008 - 1021. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158, pp.44 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.2972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662641v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7000-year human legacy of elevation-dependent European fire regimes</w:t>
               </w:r>
@@ -3096,51 +3096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem and human responses to palaeoclimate changes in the Jura Mountains between 40 and 8 ka cal BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3221,51 +3221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in ecosystems, climate and societies in the Jura Mountains between 40 and 8 ka cal BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4670,51 +4670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59CEFE20"/>
+    <w:nsid w:val="CE090568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +4901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-rius" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5793-9292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240524624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Lesven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom-Tcheumeleu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109960" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04754287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01709-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazabonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arsenault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2023-0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom Tcheumeleu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2023.2292354" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Swindles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Baird" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K&#228;mpf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107846" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stojakowits" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pfeifer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preusser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.12.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blarquez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#252;cher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B713ZXB3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bartlein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004249" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207899v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-rius" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5793-9292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240524624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Lesven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom-Tcheumeleu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109960" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04754287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01709-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazabonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arsenault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2023-0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom Tcheumeleu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2023.2292354" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Swindles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Baird" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K&#228;mpf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107846" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stojakowits" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pfeifer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preusser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.12.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blarquez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#252;cher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B713ZXB3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bartlein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004249" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207899v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>