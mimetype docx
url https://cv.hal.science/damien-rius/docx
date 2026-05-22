--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -221,51 +221,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -389,4066 +389,4212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate mud production in lakes is driven by degradation of microbial substances.</w:t>
+                <w:t xml:space="preserve">Wildfire-induced soil erosion in northern Finland watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boussagol</w:t>
+                <w:t xml:space="preserve">Marion Lacand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+                <w:t xml:space="preserve">Hugo Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">Tuomas Aakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Millet</w:t>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bonnotte</w:t>
+                <w:t xml:space="preserve">Marianne Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.533. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), pp.68-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01709-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09596836251378013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754287v1</w:t>
+                <w:t xml:space="preserve">hal-05629544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future impacts of climate change on black spruce growth and mortality: review and challenges</w:t>
+                <w:t xml:space="preserve">Carbonate mud production in lakes is driven by degradation of microbial substances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lesven</w:t>
+                <w:t xml:space="preserve">Pierre Boussagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Cazabonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Arsenault</w:t>
+                <w:t xml:space="preserve">L. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Reviews -Ottawa- National Research Council</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/er-2023-0075⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01709-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687284v1</w:t>
+                <w:t xml:space="preserve">hal-04754287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Lauerwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing changes in global fire regimes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Future impacts of climate change on black spruce growth and mortality: review and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+                <w:t xml:space="preserve">Jonathan Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Leys</w:t>
+                <w:t xml:space="preserve">Jonathan Cazabonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Colombaroli</w:t>
+                <w:t xml:space="preserve">André Arsenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (1), pp.18. </w:t>
+              <w:t xml:space="preserve">Environmental Reviews -Ottawa- National Research Council</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (2), pp.214-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42408-023-00237-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/er-2023-0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447316v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 8500-year history of climate-fire-vegetation interactions in the eastern maritime black spruce-moss bioclimatic domain, Québec, Canada</w:t>
+                <w:t xml:space="preserve">Assessing changes in global fire regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Feussom Tcheumeleu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Benjamin Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam A Ali</w:t>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11956860.2023.2292354⟩</w:t>
+              <w:t xml:space="preserve">Fire Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42408-023-00237-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350346v1</w:t>
+                <w:t xml:space="preserve">hal-04447316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variability in peatland burning at mid-to high-latitudes during the Holocene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An 8500-year history of climate-fire-vegetation interactions in the eastern maritime black spruce-moss bioclimatic domain, Québec, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graeme Swindles</w:t>
+                <w:t xml:space="preserve">Augustin Feussom Tcheumeleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Morris</w:t>
+                <w:t xml:space="preserve">Adam A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Baird</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Gallego-Sala</w:t>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108020⟩</w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2023.2292354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024530v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoreconstructions of ciliate communities reveal long-term ecological changes in temperate lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional variability in peatland burning at mid-to high-latitudes during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
+                <w:t xml:space="preserve">Graeme Swindles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">Paul Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Keck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Andy Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">Angela Gallego-Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 305, pp.108020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-12041-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667008v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency vegetation and climatic changes during the Lateglacial inferred from the Lapsou pollen record (Cantal, southern Massif Central, France)</w:t>
+                <w:t xml:space="preserve">Paleoreconstructions of ciliate communities reveal long-term ecological changes in temperate lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Peyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">François Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.04.012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-12041-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795526v1</w:t>
+                <w:t xml:space="preserve">hal-03667008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for wind patterns and associated landscape response in Western Europe between 46 and 16 ka cal. BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Kämpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">High-frequency vegetation and climatic changes during the Lateglacial inferred from the Lapsou pollen record (Cantal, southern Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 636, pp.69 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808471v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the response of micro-eukaryotic diversity to the Great Acceleration using lake sedimentary DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17682-8⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910139v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural evolution and environmental change in Central Europe between 40 and 15 ka</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Stojakowits</w:t>
+                <w:t xml:space="preserve">Assessing the response of micro-eukaryotic diversity to the Great Acceleration using lake sedimentary DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mayr</w:t>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pfeifer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Preusser</w:t>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.09.049⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17682-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995590v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial plant microfossils in palaeoenvironmental studies, pollen, microcharcoal and phytolith. Towards a comprehensive understanding of vegetation, fire and climate changes over the past one million years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural evolution and environmental change in Central Europe between 40 and 15 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+                <w:t xml:space="preserve">P. Stojakowits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
+                <w:t xml:space="preserve">C. Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aleman</w:t>
+                <w:t xml:space="preserve">S. Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bremond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
+                <w:t xml:space="preserve">F. Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2019.02.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322171v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire as a motor of rapid environmental degradation during the earliest peopling of Malta 7500 years ago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrestrial plant microfossils in palaeoenvironmental studies, pollen, microcharcoal and phytolith. Towards a comprehensive understanding of vegetation, fire and climate changes over the past one million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Marriner</w:t>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kaniewski</w:t>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timmy Gambin</w:t>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belinda Gambin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 212, pp.199-205. </w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083745v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking past mining activity using trace metals, lead isotopes and compositional data analysis of a sediment core from Longemer Lake, Vosges Mountains, France</w:t>
+                <w:t xml:space="preserve">Fire as a motor of rapid environmental degradation during the earliest peopling of Malta 7500 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Timmy Gambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Gambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-018-0029-9⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212, pp.199-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830565v1</w:t>
+                <w:t xml:space="preserve">hal-02083745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croatia's mid-Late Holocene (5200-3200 BP) coastal vegetation shaped by human societies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking past mining activity using trace metals, lead isotopes and compositional data analysis of a sediment core from Longemer Lake, Vosges Mountains, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.399-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-018-0029-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912678v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining limnology and paleolimnology to assess the influence of climate change on two lakes in Southern Greenland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Croatia's mid-Late Holocene (5200-3200 BP) coastal vegetation shaped by human societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mavon</w:t>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40, pp.1707 - 1719. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.334-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-017-2094-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662644v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation response to abrupt climate changes in Western Europe from 45 to 14.7k cal a BP: the Bergsee lacustrine record (Black Forest, Germany)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Combining limnology and paleolimnology to assess the influence of climate change on two lakes in Southern Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2972⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.1707 - 1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-017-2094-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662641v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial-Holocene abrupt vegetation changes at Lago Trifoglietti in Calabria, Southern Italy: The setting of ecosystems in a refugial zone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+                <w:t xml:space="preserve">Vegetation response to abrupt climate changes in Western Europe from 45 to 14.7k cal a BP: the Bergsee lacustrine record (Black Forest, Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duprat-Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 158, pp.44 - 57. </w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (7), pp.1008 - 1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662646v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7000-year human legacy of elevation-dependent European fire regimes</w:t>
+                <w:t xml:space="preserve">Lateglacial-Holocene abrupt vegetation changes at Lago Trifoglietti in Calabria, Southern Italy: The setting of ecosystems in a refugial zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vannière</w:t>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Blarquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Doyen</w:t>
+                <w:t xml:space="preserve">Sebastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Brücher</w:t>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 132, pp.206 - 212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.012⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 158, pp.44 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662647v1</w:t>
+                <w:t xml:space="preserve">hal-01662646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem and human responses to palaeoclimate changes in the Jura Mountains between 40 and 8 ka cal BP</w:t>
+                <w:t xml:space="preserve">7000-year human legacy of elevation-dependent European fire regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cupillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">B. Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bocherens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">O. Blarquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brücher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp.206 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117994v1</w:t>
+                <w:t xml:space="preserve">hal-01662647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ecosystems, climate and societies in the Jura Mountains between 40 and 8 ka cal BP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Ecosystem and human responses to palaeoclimate changes in the Jura Mountains between 40 and 8 ka cal BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Volume 378 (18 August 2015), pp.40-72. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 378, pp.40-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294941v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and Biomass Control on Fire Activity during the Late-Glacial/Early-Holocene Transition in Temperate Ecosystems of the Upper Rhone Valley (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Changes in ecosystems, climate and societies in the Jura Mountains between 40 and 8 ka cal BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocherens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.08.004⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 378 (18 August 2015), pp.40-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01662649v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass burning response to high-amplitude climate and vegetation changes in Southwestern France from the Last Glacial to the early Holocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Climate and Biomass Control on Fire Activity during the Late-Glacial/Early-Holocene Transition in Temperate Ecosystems of the Upper Rhone Valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Doyen</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-013-0422-2⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (01), pp.94 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059827v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnes et campagnes d'Oloron dans la longue durée. Premiers résultats d'un programme interdisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Rendu</w:t>
+                <w:t xml:space="preserve">Biomass burning response to high-amplitude climate and vegetation changes in Southwestern France from the Last Glacial to the early Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.729-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-013-0422-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211684v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictability of biomass burning in response to climate changes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Montagnes et campagnes d'Oloron dans la longue durée. Premiers résultats d'un programme interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.C. Prentice</w:t>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Brewer</w:t>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.37-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00750734v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene history of fire, vegetation and land use from the central Pyrenees (France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictability of biomass burning in response to climate changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Bartlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.009⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (GB4007), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GB004249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00966755v1</w:t>
+                <w:t xml:space="preserve">insu-00750734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene fire regime changes from multiple-site sedimentary charcoal analyses in the Lourdes basin (Pyrenees, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Holocene history of fire, vegetation and land use from the central Pyrenees (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.03.014⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649514v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing activities and biodiversity history in the Pyrénées - new insights on high altitude ecosystems in the framework of a Human-Environment Observatory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Holocene fire regime changes from multiple-site sedimentary charcoal analyses in the Lourdes basin (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Rius</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAGES News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (13-14), pp.1696-1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00750965v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid-based reconstruction of Lateglacial summer temperatures from the Ech palaeolake record (French western Pyrenees)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Grazing activities and biodiversity history in the Pyrénées - new insights on high altitude ecosystems in the framework of a Human-Environment Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.J Brooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAGES News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.53-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.11.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00759115v1</w:t>
+                <w:t xml:space="preserve">halshs-00750965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chironomid-based reconstruction of Lateglacial summer temperatures from the Ech palaeolake record (French western Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 315-316, pp.86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fire frequency and landscape management in the northwestern Pyrenean piedmont, France, since the early Neolithic (8000 cal. BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (6), pp.847-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4458,151 +4604,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of long-term human-environment interactions in the French Pyrenees inferred from the pollen data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuity and change in cultural adaptation to mountain environments. From prehistory to contemporary threats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-30, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4670,51 +4816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE090568"/>
+    <w:nsid w:val="F6D88034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +5047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-rius" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5793-9292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240524624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Lesven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom-Tcheumeleu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109960" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04754287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01709-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazabonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arsenault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2023-0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom Tcheumeleu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2023.2292354" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Swindles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Baird" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K&#228;mpf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107846" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stojakowits" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pfeifer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preusser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.12.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blarquez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#252;cher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B713ZXB3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bartlein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004249" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207899v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-rius" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5793-9292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240524624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Lesven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom-Tcheumeleu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109960" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Asselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vogel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251378013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04754287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01709-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazabonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arsenault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2023-0075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom Tcheumeleu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2023.2292354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Swindles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Baird" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K&#228;mpf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107846" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stojakowits" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pfeifer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preusser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MV8RTCD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662644v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2094-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.12.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blarquez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#252;cher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B713ZXB3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bartlein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004249" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>