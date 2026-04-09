--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,3635 +66,3622 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver mitochondrial coupling efficiency and its relationship to adenine nucleotide translocase content: A comparative study among crocodiles, birds and mammals</w:t>
+                <w:t xml:space="preserve">Body mass shapes mitochondrial NADH and NADPH sources in mammalian skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2024.101909⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 311, pp.111944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648886v1</w:t>
+                <w:t xml:space="preserve">hal-05571948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen release from hemoglobin has limited effects on mitochondrial respiration measured from red blood cells. Reply to the Comment on “Increased retention of functional mitochondria in mature sickle red blood cells is associated with increased sickling tendency, hemolysis and oxidative stress”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Stier</w:t>
+                <w:t xml:space="preserve">Sofia Esperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Esperti</w:t>
+                <w:t xml:space="preserve">Elie Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2024.286361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and Tissue-Specific Responses of Mitochondrial Metabolism to Hypoxia in Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Jégo</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Quéméneur</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological and Evolutionary Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 97 (6), pp.371-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/734065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiobesity effects of intestinal gluconeogenesis are mediated by the brown adipose tissue sympathetic nervous system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liver mitochondrial coupling efficiency and its relationship to adenine nucleotide translocase content: A comparative study among crocodiles, birds and mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Vily-Petit</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.23985⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2024.101909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547485v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The allometry of mitochondrial efficiency is tissue dependent: a comparison between skeletal and cardiac muscles of birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiobesity effects of intestinal gluconeogenesis are mediated by the brown adipose tissue sympathetic nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vily-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Soty-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Micoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Barbe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Félicie Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.246299⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (4), pp.710-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.23985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420095v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aerotaxis of Dictyostelium discoideum is independent of mitochondria, nitric oxide and oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Hirose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satomi Hirose</w:t>
+                <w:t xml:space="preserve">Julie Hesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hesnard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nasser Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.1134011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcell.2023.1134011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succinate oxidation rescues mitochondrial ATP synthesis at high temperature in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Janillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Janillon</w:t>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 597 (17), pp.2221-2229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.14701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of physiological hyperthermia on mitochondrial fuel selection in skeletal muscle of birds and mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 117, pp.103719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body mass dependence of oxidative phosphorylation efficiency in liver mitochondria from mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The allometry of mitochondrial efficiency is tissue dependent: a comparison between skeletal and cardiac muscles of birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Boël</w:t>
+                <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 284, pp.111490. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2023.111490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.246299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195141v1</w:t>
+                <w:t xml:space="preserve">hal-04420095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased retention of functional mitochondria in mature sickle red blood cells is associated with increased sickling tendency, hemolysis and oxidative stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body mass dependence of oxidative phosphorylation efficiency in liver mitochondria from mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282684⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 284, pp.111490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2023.111490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277331v1</w:t>
+                <w:t xml:space="preserve">hal-04195141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent metabolic consequences of food deprivation in the European sardine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Queiros</w:t>
+                <w:t xml:space="preserve">Increased retention of functional mitochondria in mature sickle red blood cells is associated with increased sickling tendency, hemolysis and oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Esperti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.244984⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (11), pp.3086-3094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980852v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial oxidative phosphorylation response overrides glucocorticoid-induced stress in a reptile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-dependent metabolic consequences of food deprivation in the European sardine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Voituron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Dutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00360-022-01454-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226 (2), pp.jeb244984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.244984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764878v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice selected for a high basal metabolic rate evolved larger guts but not more efficient mitochondria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial oxidative phosphorylation response overrides glucocorticoid-induced stress in a reptile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0719⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192 (6), pp.765-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-022-01454-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810259v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different patterns of chronic hypoxia lead to hierarchical adaptive mechanisms in goldfish metabolism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mice selected for a high basal metabolic rate evolved larger guts but not more efficient mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Brzęk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Konarzewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.243194⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1978), pp.20220719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560513v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does high mitochondrial efficiency carry an oxidative cost? The case of the African pygmy mouse (Mus mattheyi)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Different patterns of chronic hypoxia lead to hierarchical adaptive mechanisms in goldfish metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2021.111111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225 (1), pp.jeb243194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.243194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864399v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of mitochondrial responses in muscles of zebrafish exposed to several heat waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does high mitochondrial efficiency carry an oxidative cost? The case of the African pygmy mouse (Mus mattheyi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 274, pp.111299. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2022.111299⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 264, pp.111111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2021.111111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805876v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in foraging mode caused by a decline in prey size have major bioenergetic consequences for a small pelagic fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Absence of mitochondrial responses in muscles of zebrafish exposed to several heat waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Quispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90, pp.2289-2301. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 274, pp.111299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2022.111299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234605v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low oxygen levels can help to prevent the detrimental effect of acute warming on mitochondrial efficiency in fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Changes in foraging mode caused by a decline in prey size have major bioenergetic consequences for a small pelagic fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Dutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0759⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.2289-2301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139752v1</w:t>
+                <w:t xml:space="preserve">hal-03234605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle metabolism in sea-acclimatized king penguins. I. Thermogenic mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Low oxygen levels can help to prevent the detrimental effect of acute warming on mitochondrial efficiency in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Duchamp</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chinopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.233668⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.20200759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998636v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle metabolism in sea-acclimatized king penguins. II. Improved efficiency of mitochondrial bioenergetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marmillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 223 (21), pp.jeb233684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.233684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progesterone decreases apnoea and reduces oxidative stress induced by chronic intermittent hypoxia in ovariectomized female rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofien Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marcouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105 (6), pp.1025-1034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/EP088430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved mitochondrial coupling as a response to high mass-specific metabolic rate in extremely small mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude H. B. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 223 (5), pp.jeb215558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.215558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Costs of Being Hot: Effects of Acute Thermal Change on Liver Bioenergetics in Toads (Bufo bufo)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Skeletal muscle metabolism in sea-acclimatized king penguins. I. Thermogenic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Coadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (153), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (21), pp.jeb233668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.233668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506169v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of natriuretic peptides is associated with protein energy wasting and activation of browning in white adipose tissue in chronic kidney disease</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial Costs of Being Hot: Effects of Acute Thermal Change on Liver Bioenergetics in Toads (Bufo bufo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.03.027⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (153), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912107v1</w:t>
+                <w:t xml:space="preserve">hal-02506169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial threshold for H2O2 release in skeletal muscle of mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation of natriuretic peptides is associated with protein energy wasting and activation of browning in white adipose tissue in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Voituron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54, pp.85-91. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (3), pp.663-672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2020.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971414v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress and mitochondrial responses to stress exposure suggest that king penguins are naturally equipped to resist stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondrial threshold for H2O2 release in skeletal muscle of mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44990-x⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2020.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155431v1</w:t>
+                <w:t xml:space="preserve">hal-02971414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythroid differentiation displays a peak of energy consumption concomitant with glycolytic metabolism rearrangements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+                <w:t xml:space="preserve">Oxidative stress and mitochondrial responses to stress exposure suggest that king penguins are naturally equipped to resist stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lefol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Haussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221472⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.8545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44990-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318812v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometry of mitochondrial efficiency is set by metabolic intensity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Erythroid differentiation displays a peak of energy consumption concomitant with glycolytic metabolism rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Voituron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1911), pp.20191693. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0221472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317484v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle bioenergetics of two emblematic Mediterranean fish species: Sardina pilchardus and Sparus aurata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoral Elisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 235, pp.174-179. </w:t>
@@ -3726,3578 +3713,3578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of oestradiol receptor alpha and beta against hypertension and brain mitochondrial dysfunction under intermittent hypoxia in female rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allometry of mitochondrial efficiency is set by metabolic intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apha.13255⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1911), pp.20191693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128188v1</w:t>
+                <w:t xml:space="preserve">hal-02317484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold effect in the H2O2 production of skeletal muscle mitochondria during fasting and refeeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Roles of oestradiol receptor alpha and beta against hypertension and brain mitochondrial dysfunction under intermittent hypoxia in female rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofien Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Duchamp</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marcouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Soliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.196188⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 226:e13255 (2), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.13255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067274v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic end-products and mitochondrial parameters as physiological biomarkers to assess the impact of urban pollutants on a key bioturbator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pigneret</w:t>
+                <w:t xml:space="preserve">Threshold effect in the H2O2 production of skeletal muscle mitochondria during fasting and refeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Roussel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2756-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (4, jeb196188), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.196188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953046v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting enhances mitochondrial efficiency in duckling skeletal muscle by acting on the substrate oxidation system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietary exacerbation of metabolic stress leads to accelerated hepatic carcinogenesis in glycogen storage disease type Ia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Gjorgjieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caldéraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monteillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.172213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (5), pp.1074-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2018.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815730v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02339527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary exacerbation of metabolic stress leads to accelerated hepatic carcinogenesis in glycogen storage disease type Ia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaerobic end-products and mitochondrial parameters as physiological biomarkers to assess the impact of urban pollutants on a key bioturbator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Raffin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Pigneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2018.07.017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (27), pp.27225-27234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2756-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02339527v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estradiol Protects Against Cardiorespiratory Dysfunctions and Oxidative Stress in Intermittent Hypoxia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Marcouiller</w:t>
+                <w:t xml:space="preserve">Fasting enhances mitochondrial efficiency in duckling skeletal muscle by acting on the substrate oxidation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Roussel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsx104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.172213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619608v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupling effect of palmitate is exacerbated in skeletal muscle mitochondria of sea-acclimatized king penguins (Aptenodytes patagonicus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude H. B. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 211, pp.56-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.06.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure mitochondrial function in birds using red blood cells: a case study in the king penguin and perspectives in ecology and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Stier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lefol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrice Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.12724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic stress, energy transduction, and free-radical production in a reptile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 185 (2), pp.195 - 203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-017-3933-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased mitochondrial energy efficiency in skeletal muscle after long-term fasting: its relevance to animal performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Bourguignon</w:t>
+                <w:t xml:space="preserve">Estradiol Protects Against Cardiorespiratory Dysfunctions and Oxidative Stress in Intermittent Hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofien Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ribon-Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marcouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Rameau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aida Bairam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 220 (13), pp.2445 - 2451. </w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (8), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.159087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsx104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633887v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial oxidative phosphorylation efficiency is upregulated during fasting in two major oxidative tissues of ducklings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Teulier</w:t>
+                <w:t xml:space="preserve">Increased mitochondrial energy efficiency in skeletal muscle after long-term fasting: its relevance to animal performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Drai</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (13), pp.2445 - 2451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.159087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634421v1</w:t>
+                <w:t xml:space="preserve">hal-01633887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold acclimation allows Drosophila flies to maintain mitochondrial functioning under cold stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial oxidative phosphorylation efficiency is upregulated during fasting in two major oxidative tissues of ducklings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Collin-Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2016.11.007⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 212, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468133v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-induced thermogenesis is up-regulated by the first cold-water immersions in juvenile penguins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Cold acclimation allows Drosophila flies to maintain mitochondrial functioning under cold stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Tornos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 186, pp.639-650. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.52-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00360-016-0975-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2016.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332835v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel energy-saving strategies to multiple stressors in birds: the ultradian regulation of body temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban pollution of sediments: Impact on the physiology and burrowing activity of tubificid worms and consequences on biogeochemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pigneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glen J. Tattersall</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.fig-share.c.3464604⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 568 ( 196–207), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371549v1</w:t>
+                <w:t xml:space="preserve">hal-01334156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban pollution of sediments: Impact on the physiology and burrowing activity of tubificid worms and consequences on biogeochemical processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Hormetic response triggers multifaceted anti-oxidant strategies in immature king penguins (Aptenodytes patagonicus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Cyril Dégletagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bodennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.174⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.577-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334156v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormetic response triggers multifaceted anti-oxidant strategies in immature king penguins (Aptenodytes patagonicus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lipid-induced thermogenesis is up-regulated by the first cold-water immersions in juvenile penguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tornos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Coadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.07.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186, pp.639-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-016-0975-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01368870v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite Phenotypes of Muscle Strength and Locomotor Function in Mouse Models of Partial Trisomy and Monosomy 21 for the Proximal Hspa13-App Region</w:t>
+                <w:t xml:space="preserve">Novel energy-saving strategies to multiple stressors in birds: the ultradian regulation of body temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glen J. Tattersall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005062⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (20161551), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.fig-share.c.3464604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323519v1</w:t>
+                <w:t xml:space="preserve">hal-01371549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle phenotype affects fasting-induced mitochondrial oxidative phosphorylation flexibility in cold-acclimated ducklings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
+                <w:t xml:space="preserve">Opposite Phenotypes of Muscle Strength and Locomotor Function in Mouse Models of Partial Trisomy and Monosomy 21 for the Proximal Hspa13-App Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sahún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Fongy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Collin-Chavagnac</w:t>
+                <w:t xml:space="preserve">Stéphanie Pothion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 218, pp.2427-2434. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 : e1005062. ((3)), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.122671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324026v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative phosphorylation efficiency, proton conductance and reactive oxygen species production of liver mitochondria correlates with body mass in frogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Salin</w:t>
+                <w:t xml:space="preserve">Skeletal muscle phenotype affects fasting-induced mitochondrial oxidative phosphorylation flexibility in cold-acclimated ducklings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Dumet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Anaïs Fongy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Collin-Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 218, pp.3222-3228. </w:t>
+              <w:t xml:space="preserve">, 2015, 218, pp.2427-2434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.126086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.122671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327786v1</w:t>
+                <w:t xml:space="preserve">hal-01324026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A link between hepatic glucose production and peripheral energy metabolism via hepatokines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative phosphorylation efficiency, proton conductance and reactive oxygen species production of liver mitochondria correlates with body mass in frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Abdul-Wahed</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 218, pp.3222-3228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.126086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01350728v1</w:t>
+                <w:t xml:space="preserve">hal-01327786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial phenotypic flexibility enhances energy savings during winter fast in king penguin chicks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Early septic shock induces loss of oxidative phosphorylation yield plasticity in liver mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eyenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.104505⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (2), pp.285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-013-0280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077149v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01011258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid status affects membranes susceptibility to free radicals and oxidative balance in skeletal muscle of Muscovy ducklings (Cairina moschata)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondrial phenotypic flexibility enhances energy savings during winter fast in king penguin chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marmillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.1872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217, pp.2691-2697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.104505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01079202v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial uncoupling as a regulator of life history trajectories in birds : An experimental study in the zebra finch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Stier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Massemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217, pp.3579-3589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.103945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of non-shivering thermogenesis in Muscovy ducklings (Cairina moschata)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thyroid status affects membranes susceptibility to free radicals and oxidative balance in skeletal muscle of Muscovy ducklings (Cairina moschata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bodennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Fongy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2014.05.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 321A, pp.415-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.1872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01011263v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial oxidative energy metabolism in guanethidine-induced sympathectomized ducklings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A link between hepatic glucose production and peripheral energy metabolism via hepatokines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Abdul-Wahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Filiali-Zegzouti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+                <w:t xml:space="preserve">Sylvie Casteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufiq Fechtali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Maud Soty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Physiology and Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (1), pp.91-97. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (5), pp.531-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4149/gpb_2013072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00994967v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01350728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early septic shock induces loss of oxidative phosphorylation yield plasticity in liver mitochondria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ontogeny of non-shivering thermogenesis in Muscovy ducklings (Cairina moschata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-013-0280-5⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175, pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2014.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01011258v1</w:t>
+                <w:t xml:space="preserve">halsde-01011263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of thyroid status on regional H(2)O (2) production in slow- and fast-twitch muscle of ducklings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial oxidative energy metabolism in guanethidine-induced sympathectomized ducklings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Filiali-Zegzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufiq Fechtali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of comparative physiology. B, Biochemical, systemic, and environmental physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00360-012-0692-5⟩</w:t>
+              <w:t xml:space="preserve">General Physiology and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.91-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4149/gpb_2013072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00784655v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00994967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic response to lipid infusion in fasting winter-acclimatized king penguin chicks (Aptenodytes patagonicus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tornos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Part A, 165, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7337,3929 +7324,4058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00804914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive antioxidant responses to extreme oxygen level fluctuation in a subterranean crustacean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Differential effects of thyroid status on regional H(2)O (2) production in slow- and fast-twitch muscle of ducklings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.03.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of comparative physiology. B, Biochemical, systemic, and environmental physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183 (1), pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-012-0692-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00815924v1</w:t>
+                <w:t xml:space="preserve">halsde-00784655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Prior to Thermogenesis for a Quick Fledging of Adélie Penguin Chicks (Pygoscelis adeliae).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Preventive antioxidant responses to extreme oxygen level fluctuation in a subterranean crustacean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lawniczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie-Marie Moureaux</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074154⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 165, pp.299-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881573v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00815924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of local and regional factors on the thermal tolerance of freshwater crustaceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth Prior to Thermogenesis for a Quick Fledging of Adélie Penguin Chicks (Pygoscelis adeliae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dégletagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baudimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cottin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie-Marie Moureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-012-0894-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00682106v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective upregulation of lipid metabolism in skeletal muscle of foraging juvenile king penguins: an integrative study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alteration of mitochondrial efficiency affects oxidative balance, development and growth in frog (Rana temporaria) tadpoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/Rspb.2011.2664⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 215, pp.863-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.062745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00707322v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00672559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David and Goliath : A mitochondrial coupling problem ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Disentangling the effects of local and regional factors on the thermal tolerance of freshwater crustaceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Foucreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology, Part A : Ecological Genetics and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 317, pp.283-293. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (4), pp.259-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.1722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-012-0894-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00699961v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00682106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of mitochondrial efficiency affects oxidative balance, development and growth in frog (Rana temporaria) tadpoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Salin</w:t>
+                <w:t xml:space="preserve">Selective upregulation of lipid metabolism in skeletal muscle of foraging juvenile king penguins: an integrative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dégletagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tornos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilien Luquet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 215, pp.863-869. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (1737), pp.2464-2472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.062745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/Rspb.2011.2664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00672559v1</w:t>
+                <w:t xml:space="preserve">halsde-00707322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyruvate imbalance mediates metabolic reprogramming and mimics lifespan extension by dietary restriction in Caenorhabditis elegans.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David and Goliath : A mitochondrial coupling problem ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2010.00640.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology, Part A : Ecological Genetics and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 317, pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.1722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720060v1</w:t>
+                <w:t xml:space="preserve">halsde-00699961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanness of Lou/C rats does not require higher thermogenic capacity of brown adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibille Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (5), pp.893-899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.Physbeh.2011.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00650976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional argument for the existence of an avian nitric oxide synthase in muscle mitochondria: Effect of cold acclimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eyenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dégletagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 585 (1), pp.173-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2010.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00579617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leanness of Lou/C rats does not require higher thermogenic capacity of brown adipose tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Belouze</w:t>
+                <w:t xml:space="preserve">Pyruvate imbalance mediates metabolic reprogramming and mimics lifespan extension by dietary restriction in Caenorhabditis elegans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Kasturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed N Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Sibille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 104 (5), pp.893-899. </w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.39-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2010.00640.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03264775v1</w:t>
+                <w:t xml:space="preserve">hal-00720060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of liver nitric oxide concentration in early septic shock by cecal ligation and puncture in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leanness of Lou/C rats does not require higher thermogenic capacity of brown adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Belouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eyenga</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Brigitte Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Sibille</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.niox.2010.06.002⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (5), pp.893-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901852v1</w:t>
+                <w:t xml:space="preserve">hal-03264775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Mitochondrial Respiratory Deficiency in Rat Rhabdomyosarcoma Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Cold-acclimation-induced non-shivering thermogenesis in birds is associated with upregulation of avian UCP but not with innate uncoupling or altered ATP efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008637⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 213 (14), pp.2476 - 2482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.043489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901840v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-regulation of avian uncoupling protein in cold-acclimated and hyperthyroid ducklings prevents reactive oxygen species production by skeletal muscle mitochondria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tissue variation of mitochondrial oxidative phosphorylation efficiency in cold-acclimated ducklings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (4), pp.409-412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886474v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00553848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue variation of mitochondrial oxidative phosphorylation efficiency in cold-acclimated ducklings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+                <w:t xml:space="preserve">Evidence for Mitochondrial Respiratory Deficiency in Rat Rhabdomyosarcoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa E Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sabido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (1), pp.e8637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00553848v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-acclimation-induced non-shivering thermogenesis in birds is associated with upregulation of avian UCP but not with innate uncoupling or altered ATP efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+                <w:t xml:space="preserve">Time course of liver nitric oxide concentration in early septic shock by cecal ligation and puncture in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eyenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Letexier</w:t>
+                <w:t xml:space="preserve">J. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romestaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Belouze</w:t>
+                <w:t xml:space="preserve">B. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 213 (14), pp.2476 - 2482. </w:t>
+              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.194-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.043489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.niox.2010.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879924v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term fasting decreases mitochondrial avian UCP-mediated oxygen consumption in hypometabolic king penguins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Up-regulation of avian uncoupling protein in cold-acclimated and hyperthyroid ducklings prevents reactive oxygen species production by skeletal muscle mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Belouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00271.2007⟩</w:t>
+              <w:t xml:space="preserve">BMC Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6793-10-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886542v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intensity of food restriction on skeletal muscle mitochondrial energy metabolism in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term fasting decreases mitochondrial avian UCP-mediated oxygen consumption in hypometabolic king penguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis G Halsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyasi Johnson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Virginie Dolmazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Malthièry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00258.2005⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 295 (1), pp.R92-R100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00271.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901835v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinitrophenol-induced mitochondrial uncoupling in vivo triggers respiratory adaptation in HepG2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Desquiret</w:t>
+                <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Malthièry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1757 (1), pp.21-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2005.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2005.11.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food restriction affects energy metabolism in rat liver mitochondria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Influence of intensity of food restriction on skeletal muscle mitochondrial energy metabolism in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyasi Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Foussard</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Malthièry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 291 (3), pp.E460-E467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00258.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00128562v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and control of oxidative phosphorylation in rat liver mitochondria after dexamethasone treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Malthièry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 382 (2), pp.491-499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20040696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial energy metabolism in a model of undernutrition induced by dexamethasone.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Food restriction affects energy metabolism in rat liver mitochondria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Br J Nutr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 90 (5), pp.969-77</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1670 (2), pp.126-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00128557v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00128562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexamethasone treatment specifically increases the basal proton conductance of rat liver mitochondria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial energy metabolism in a model of undernutrition induced by dexamethasone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Br J Nutr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (5), pp.969-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(03)00307-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04886591v1</w:t>
+                <w:t xml:space="preserve">inserm-00128557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifactual uncoupling by uncoupling protein 3 in yeast mitochondria at the concentrations found in mouse and rat skeletal-muscle mitochondria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dexamethasone treatment specifically increases the basal proton conductance of rat liver mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harper</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin Brindle</w:t>
+                <w:t xml:space="preserve">Antoine Augeraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/0264-6021:3610049⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 541 (1-3), pp.75 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(03)00307-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879645v1</w:t>
+                <w:t xml:space="preserve">hal-04886591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Any Yeast Mitochondrial Carrier Have a Native Uncoupling Protein Function?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Runswick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 34 (3), pp.165-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/a:1016027302232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superoxide activates mitochondrial uncoupling proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artifactual uncoupling by uncoupling protein 3 in yeast mitochondria at the concentrations found in mouse and rat skeletal-muscle mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Jekabsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Echtay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Susana Cadenas</w:t>
+                <w:t xml:space="preserve">Kevin Brindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/415096a⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 361 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/0264-6021:3610049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886687v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial proton leak and the uncoupling protein 1 homologues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superoxide activates mitochondrial uncoupling proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Echtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie St-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Jekabsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A Stuart</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susana Cadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0005-2728(00)00243-7⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 415 (6867), pp.96-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/415096a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04886674v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in the adenine nucleotide translocase content of duckling subsarcolemmal mitochondria during cold acclimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial proton leak and the uncoupling protein 1 homologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B Jekabsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Barré</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D Brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(00)01790-7⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1504 (1), pp.144-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0005-2728(00)00243-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886601v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of endurance training and creatine depletion on regional mitochondrial adaptations in rat skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lhenry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lhenry</w:t>
+                <w:t xml:space="preserve">L Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Ecochard</w:t>
+                <w:t xml:space="preserve">B Sempore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 350 (2), pp.547-553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/bj3500547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cold acclimation and palmitate on energy coupling in duckling skeletal muscle mitochondria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Increase in the adenine nucleotide translocase content of duckling subsarcolemmal mitochondria during cold acclimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 477 (1-2), pp.141-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(00)01790-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of cold acclimation and palmitate on energy coupling in duckling skeletal muscle mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1998, 439 (3), pp.258-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0014-5793(98)01382-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11269,168 +11385,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Estradiol Receptor Beta (ERβ) on Arterial Pressure, Respiratory Chemoreflex and Mitochondrial Function in Young and Aged Female Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofien Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marcouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Soliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Bairam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arterial Chemoreceptors, Advances in Experimental Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1071, pp.115-127, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11577,51 +11693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04648886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2024.101909" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Esperti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286361" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na J&#233;go" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/734065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vily-Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty-Roca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Micoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Evrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246299" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hesnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghazi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1134011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14701" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282684" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-022-01454-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Brz&#281;k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Konarzewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0719" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03560513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243194" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.111111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quispe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111299" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chinopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0759" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Coadic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouanet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233668" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marmillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Axel Monternier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourguignon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toullec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233684" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02735775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Laouafa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcouiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088430" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215558" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00153" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Luce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.03.027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2020.07.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Haussmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44990-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02318812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221472" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1693" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02165039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Elisa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.06.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02128188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gozal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13255" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02067274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mortz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196188" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01953046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pigneret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2756-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.172213" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gjorgjieva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cald&#233;raro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raffin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.07.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribon-Demars" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bairam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsx104" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01548837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.06.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMQDNP2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487867v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12724" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01622247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Josserand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3933-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01633887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rameau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.159087" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01634421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Collin-Chavagnac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.06.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468133v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.11.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01332835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-016-0975-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01371549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen J. Tattersall" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.fig-share.c.3464604" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01334156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.174" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodennec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.07.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9Z3402-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323519v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sah&#250;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pothion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005062" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01324026v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fongy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.122671" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.126086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104505" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01079202v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1872" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J33RRGXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01079215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.103945" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01011263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.05.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHS34C58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00994967v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Filiali-Zegzouti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufiq Fechtali" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4149/gpb_2013072" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01011258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eyenga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0280-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784655v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-012-0692-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ5WGNSV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804914v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.02.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34LP0S3B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815924v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawniczak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.03.028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFL0KCK4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baudimont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Marie Moureaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074154" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00682106v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0894-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6T66Q58-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00707322v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/Rspb.2011.2664" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00699961v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1722" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQLD1TTR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00672559v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Luquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.062745" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasturi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00640.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00650976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belouze" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Brigitte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB9Q43L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.11.032" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVHMQK16-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264775v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901852v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyenga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuillier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2010.06.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9SWT7J7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901840v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E Jahnke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008637" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886474v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-10-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00553848v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879924v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Letexier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.043489" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886542v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G Halsey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dolmazon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00271.2007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901835v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyasi Johnson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Malthi&#232;ry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00258.2005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886563v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacques" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.11.005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST8HJZF7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128562v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foussard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886582v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040696" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128557v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886591v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Augeraud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(03)00307-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879645v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harper" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stuart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Jekabsons" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brindle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3610049" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886696v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Harding" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Runswick" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1016027302232" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX17TH9V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886687v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Echtay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie St-Pierre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cadenas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415096a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Stuart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cadenas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B Jekabsons" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Brand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0005-2728(00)00243-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R128XRB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chainier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01790-7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886633v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lhenry" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ecochard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sempore" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rouanet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3500547" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886616v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(98)01382-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951662v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111944" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767106v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Esperti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na J&#233;go" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/734065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04648886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2024.101909" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vily-Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty-Roca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Micoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Evrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23985" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hesnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghazi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1134011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14701" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246299" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111490" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282684" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-022-01454-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Brz&#281;k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Konarzewski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0719" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03560513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243194" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.111111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quispe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chinopoulos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0759" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marmillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Axel Monternier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourguignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toullec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233684" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02735775v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Laouafa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcouiller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088430" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215558" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Coadic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouanet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233668" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00153" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912107v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Luce" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.03.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2020.07.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155431v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Haussmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44990-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02318812v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221472" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02165039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Elisa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.06.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1693" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02128188v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gozal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13255" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02067274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mortz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gjorgjieva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cald&#233;raro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raffin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.07.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BNGLSDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01953046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pigneret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2756-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815730v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.172213" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01548837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.06.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMQDNP2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12724" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01622247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Josserand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3933-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribon-Demars" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bairam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsx104" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01633887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rameau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.159087" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01634421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Collin-Chavagnac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.06.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.11.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01334156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.174" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodennec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.07.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9Z3402-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01332835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-016-0975-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01371549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen J. Tattersall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.fig-share.c.3464604" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sah&#250;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pothion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005062" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01324026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fongy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.122671" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327786v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.126086" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01011258v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eyenga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0280-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104505" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01079215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.103945" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01079202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1872" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J33RRGXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01011263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.05.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHS34C58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00994967v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Filiali-Zegzouti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufiq Fechtali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4149/gpb_2013072" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804914v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.02.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34LP0S3B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784655v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-012-0692-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ5WGNSV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawniczak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.03.028" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFL0KCK4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baudimont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Marie Moureaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074154" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00672559v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Luquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.062745" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00682106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0894-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6T66Q58-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00707322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/Rspb.2011.2664" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00699961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1722" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQLD1TTR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00650976v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belouze" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Brigitte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB9Q43L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579617v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.11.032" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVHMQK16-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720060v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasturi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00640.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264775v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879924v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Letexier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.043489" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00553848v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901840v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E Jahnke" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008637" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901852v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyenga" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuillier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibille" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2010.06.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9SWT7J7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886474v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-10-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G Halsey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dolmazon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00271.2007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886563v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacques" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Malthi&#232;ry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.11.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST8HJZF7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyasi Johnson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00258.2005" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886582v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040696" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128562v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foussard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128557v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886591v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Augeraud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(03)00307-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886696v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Harding" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Runswick" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1016027302232" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX17TH9V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879645v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harper" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stuart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Jekabsons" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brindle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3610049" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886687v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Echtay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie St-Pierre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cadenas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415096a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886674v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Stuart" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cadenas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B Jekabsons" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Brand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0005-2728(00)00243-7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R128XRB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886633v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lhenry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ecochard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sempore" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rouanet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3500547" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886601v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chainier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01790-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886616v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(98)01382-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951662v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>