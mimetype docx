--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -204,408 +204,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen release from hemoglobin has limited effects on mitochondrial respiration measured from red blood cells. Reply to the Comment on “Increased retention of functional mitochondria in mature sickle red blood cells is associated with increased sickling tendency, hemolysis and oxidative stress”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liver mitochondrial coupling efficiency and its relationship to adenine nucleotide translocase content: A comparative study among crocodiles, birds and mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Stier</w:t>
+                <w:t xml:space="preserve">Nathan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Esperti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Connes</w:t>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286361⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2024.101909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767106v1</w:t>
+                <w:t xml:space="preserve">hal-04648886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and Tissue-Specific Responses of Mitochondrial Metabolism to Hypoxia in Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Jégo</w:t>
+                <w:t xml:space="preserve">Antoine Stier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological and Evolutionary Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 97 (6), pp.371-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/734065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver mitochondrial coupling efficiency and its relationship to adenine nucleotide translocase content: A comparative study among crocodiles, birds and mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen release from hemoglobin has limited effects on mitochondrial respiration measured from red blood cells. Reply to the Comment on “Increased retention of functional mitochondria in mature sickle red blood cells is associated with increased sickling tendency, hemolysis and oxidative stress”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Esperti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78, </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2024.101909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648886v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiobesity effects of intestinal gluconeogenesis are mediated by the brown adipose tissue sympathetic nervous system</w:t>
               </w:r>
@@ -719,499 +719,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aerotaxis of Dictyostelium discoideum is independent of mitochondria, nitric oxide and oxidative stress</w:t>
+                <w:t xml:space="preserve">The allometry of mitochondrial efficiency is tissue dependent: a comparison between skeletal and cardiac muscles of birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satomi Hirose</w:t>
+                <w:t xml:space="preserve">Jessica Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hesnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nasser Ghazi</w:t>
+                <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1134011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.246299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116858v1</w:t>
+                <w:t xml:space="preserve">hal-04420095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinate oxidation rescues mitochondrial ATP synthesis at high temperature in Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of physiological hyperthermia on mitochondrial fuel selection in skeletal muscle of birds and mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pichaud</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117, pp.103719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209706v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physiological hyperthermia on mitochondrial fuel selection in skeletal muscle of birds and mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Barbe</w:t>
+                <w:t xml:space="preserve">The aerotaxis of Dictyostelium discoideum is independent of mitochondria, nitric oxide and oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Hirose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103719⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1134011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1134011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245378v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The allometry of mitochondrial efficiency is tissue dependent: a comparison between skeletal and cardiac muscles of birds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Barbe</w:t>
+                <w:t xml:space="preserve">Succinate oxidation rescues mitochondrial ATP synthesis at high temperature in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Janillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Watson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+                <w:t xml:space="preserve">Nicolas Pichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 226 (23), </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 597 (17), pp.2221-2229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.246299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420095v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body mass dependence of oxidative phosphorylation efficiency in liver mitochondria from mammals</w:t>
               </w:r>
@@ -1301,77 +1301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased retention of functional mitochondria in mature sickle red blood cells is associated with increased sickling tendency, hemolysis and oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Esperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Stier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,533 +1563,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial oxidative phosphorylation response overrides glucocorticoid-induced stress in a reptile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+                <w:t xml:space="preserve">Mice selected for a high basal metabolic rate evolved larger guts but not more efficient mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Brzęk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek Konarzewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00360-022-01454-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1978), pp.20220719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764878v1</w:t>
+                <w:t xml:space="preserve">hal-03810259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice selected for a high basal metabolic rate evolved larger guts but not more efficient mitochondria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different patterns of chronic hypoxia lead to hierarchical adaptive mechanisms in goldfish metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł Brzęk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Hang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Konarzewski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 289 (1978), pp.20220719. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225 (1), pp.jeb243194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.243194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810259v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different patterns of chronic hypoxia lead to hierarchical adaptive mechanisms in goldfish metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Thoral</w:t>
+                <w:t xml:space="preserve">Does high mitochondrial efficiency carry an oxidative cost? The case of the African pygmy mouse (Mus mattheyi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Farhat</w:t>
+                <w:t xml:space="preserve">Frédéric Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 225 (1), pp.jeb243194. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 264, pp.111111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.243194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2021.111111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560513v1</w:t>
+                <w:t xml:space="preserve">hal-03864399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does high mitochondrial efficiency carry an oxidative cost? The case of the African pygmy mouse (Mus mattheyi)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Boël</w:t>
+                <w:t xml:space="preserve">Mitochondrial oxidative phosphorylation response overrides glucocorticoid-induced stress in a reptile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Veyrunes</w:t>
+                <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Freyssenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 264, pp.111111. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192 (6), pp.765-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2021.111111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00360-022-01454-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864399v1</w:t>
+                <w:t xml:space="preserve">hal-03764878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of mitochondrial responses in muscles of zebrafish exposed to several heat waves</w:t>
               </w:r>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Quispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 274, pp.111299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2378,51 +2378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chinopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2463,546 +2463,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle metabolism in sea-acclimatized king penguins. II. Improved efficiency of mitochondrial bioenergetics</w:t>
+                <w:t xml:space="preserve">Skeletal muscle metabolism in sea-acclimatized king penguins. I. Thermogenic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marmillot</w:t>
+                <w:t xml:space="preserve">Marion Le Coadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bourguignon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 223 (21), pp.jeb233684. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.233684⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 223 (21), pp.jeb233668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.233668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998668v1</w:t>
+                <w:t xml:space="preserve">hal-02998636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progesterone decreases apnoea and reduces oxidative stress induced by chronic intermittent hypoxia in ovariectomized female rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved mitochondrial coupling as a response to high mass-specific metabolic rate in extremely small mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude H. B. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Joseph</w:t>
+                <w:t xml:space="preserve">Frederic Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofien Laouafa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pialoux</w:t>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/EP088430⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (5), pp.jeb215558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.215558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735775v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved mitochondrial coupling as a response to high mass-specific metabolic rate in extremely small mammals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Skeletal muscle metabolism in sea-acclimatized king penguins. II. Improved efficiency of mitochondrial bioenergetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marmillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude H. B. Duchamp</w:t>
+                <w:t xml:space="preserve">Aurore Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Veyrunes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+                <w:t xml:space="preserve">Gaëlle Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 223 (5), pp.jeb215558. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.215558⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 223 (21), pp.jeb233684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.233684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506463v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle metabolism in sea-acclimatized king penguins. I. Thermogenic mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progesterone decreases apnoea and reduces oxidative stress induced by chronic intermittent hypoxia in ovariectomized female rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofien Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marcouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Duchamp</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Pialoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 223 (21), pp.jeb233668. </w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (6), pp.1025-1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.233668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/EP088430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998636v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial Costs of Being Hot: Effects of Acute Thermal Change on Liver Bioenergetics in Toads (Bufo bufo)</w:t>
               </w:r>
@@ -3073,840 +3073,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of natriuretic peptides is associated with protein energy wasting and activation of browning in white adipose tissue in chronic kidney disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Mey</w:t>
+                <w:t xml:space="preserve">Mitochondrial threshold for H2O2 release in skeletal muscle of mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.03.027⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2020.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912107v1</w:t>
+                <w:t xml:space="preserve">hal-02971414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial threshold for H2O2 release in skeletal muscle of mammals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Boël</w:t>
+                <w:t xml:space="preserve">Accumulation of natriuretic peptides is associated with protein energy wasting and activation of browning in white adipose tissue in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54, pp.85-91. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (3), pp.663-672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2020.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971414v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress and mitochondrial responses to stress exposure suggest that king penguins are naturally equipped to resist stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allometry of mitochondrial efficiency is set by metabolic intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44990-x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1911), pp.20191693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155431v1</w:t>
+                <w:t xml:space="preserve">hal-02317484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythroid differentiation displays a peak of energy consumption concomitant with glycolytic metabolism rearrangements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Muscle bioenergetics of two emblematic Mediterranean fish species: Sardina pilchardus and Sparus aurata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoral Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221472⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.174-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318812v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle bioenergetics of two emblematic Mediterranean fish species: Sardina pilchardus and Sparus aurata</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David J Mckenzie</w:t>
+                <w:t xml:space="preserve">Erythroid differentiation displays a peak of energy consumption concomitant with glycolytic metabolism rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2019.06.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0221472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165039v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometry of mitochondrial efficiency is set by metabolic intensity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxidative stress and mitochondrial responses to stress exposure suggest that king penguins are naturally equipped to resist stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lefol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Haussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1911), pp.20191693. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.8545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44990-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317484v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of oestradiol receptor alpha and beta against hypertension and brain mitochondrial dysfunction under intermittent hypoxia in female rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofien Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marcouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Soliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,64 +4009,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (4, jeb196188), pp.1-8. </w:t>
@@ -4098,968 +4098,968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary exacerbation of metabolic stress leads to accelerated hepatic carcinogenesis in glycogen storage disease type Ia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fasting enhances mitochondrial efficiency in duckling skeletal muscle by acting on the substrate oxidation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2018.07.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.172213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02339527v1</w:t>
+                <w:t xml:space="preserve">hal-01815730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic end-products and mitochondrial parameters as physiological biomarkers to assess the impact of urban pollutants on a key bioturbator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pigneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (27), pp.27225-27234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-018-2756-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting enhances mitochondrial efficiency in duckling skeletal muscle by acting on the substrate oxidation system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietary exacerbation of metabolic stress leads to accelerated hepatic carcinogenesis in glycogen storage disease type Ia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Gjorgjieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caldéraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monteillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (5), pp.1074-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2018.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.172213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01815730v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02339527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling effect of palmitate is exacerbated in skeletal muscle mitochondria of sea-acclimatized king penguins (Aptenodytes patagonicus)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude H. B. Duchamp</w:t>
+                <w:t xml:space="preserve">Estradiol Protects Against Cardiorespiratory Dysfunctions and Oxidative Stress in Intermittent Hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofien Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ribon-Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marcouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Bairam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.06.009⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (8), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsx104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548837v1</w:t>
+                <w:t xml:space="preserve">hal-01619608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure mitochondrial function in birds using red blood cells: a case study in the king penguin and perspectives in ecology and evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrice Robin</w:t>
+                <w:t xml:space="preserve">Chronic stress, energy transduction, and free-radical production in a reptile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12724⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 185 (2), pp.195 - 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-017-3933-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487867v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic stress, energy transduction, and free-radical production in a reptile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">How to measure mitochondrial function in birds using red blood cells: a case study in the king penguin and perspectives in ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lefol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrice Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-017-3933-1⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622247v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estradiol Protects Against Cardiorespiratory Dysfunctions and Oxidative Stress in Intermittent Hypoxia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Marcouiller</w:t>
+                <w:t xml:space="preserve">Uncoupling effect of palmitate is exacerbated in skeletal muscle mitochondria of sea-acclimatized king penguins (Aptenodytes patagonicus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude H. B. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 211, pp.56-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsx104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01619608v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased mitochondrial energy efficiency in skeletal muscle after long-term fasting: its relevance to animal performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5106,90 +5106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial oxidative phosphorylation efficiency is upregulated during fasting in two major oxidative tissues of ducklings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Collin-Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5338,558 +5338,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban pollution of sediments: Impact on the physiology and burrowing activity of tubificid worms and consequences on biogeochemical processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pigneret</w:t>
+                <w:t xml:space="preserve">Lipid-induced thermogenesis is up-regulated by the first cold-water immersions in juvenile penguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Jérémy Tornos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Coadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186, pp.639-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-016-0975-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334156v1</w:t>
+                <w:t xml:space="preserve">hal-01332835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormetic response triggers multifaceted anti-oxidant strategies in immature king penguins (Aptenodytes patagonicus)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel energy-saving strategies to multiple stressors in birds: the ultradian regulation of body temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen J. Tattersall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.07.015⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (20161551), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.fig-share.c.3464604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01368870v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-induced thermogenesis is up-regulated by the first cold-water immersions in juvenile penguins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
+                <w:t xml:space="preserve">Urban pollution of sediments: Impact on the physiology and burrowing activity of tubificid worms and consequences on biogeochemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pigneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00360-016-0975-3⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 568 ( 196–207), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332835v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel energy-saving strategies to multiple stressors in birds: the ultradian regulation of body temperature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hormetic response triggers multifaceted anti-oxidant strategies in immature king penguins (Aptenodytes patagonicus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dégletagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bodennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.577-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6084/m9.fig-share.c.3464604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01371549v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite Phenotypes of Muscle Strength and Locomotor Function in Mouse Models of Partial Trisomy and Monosomy 21 for the Proximal Hspa13-App Region</w:t>
               </w:r>
@@ -5901,51 +5901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sahún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6009,77 +6009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle phenotype affects fasting-induced mitochondrial oxidative phosphorylation flexibility in cold-acclimated ducklings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Fongy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6182,64 +6182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 218, pp.3222-3228. </w:t>
@@ -6271,1252 +6271,1252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early septic shock induces loss of oxidative phosphorylation yield plasticity in liver mitochondria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Thyroid status affects membranes susceptibility to free radicals and oxidative balance in skeletal muscle of Muscovy ducklings (Cairina moschata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bodennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Fongy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-013-0280-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 321A, pp.415-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.1872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01011258v1</w:t>
+                <w:t xml:space="preserve">hal-01079202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial phenotypic flexibility enhances energy savings during winter fast in king penguin chicks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+                <w:t xml:space="preserve">A link between hepatic glucose production and peripheral energy metabolism via hepatokines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Abdul-Wahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Casteras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.104505⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (5), pp.531-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077149v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01350728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial uncoupling as a regulator of life history trajectories in birds : An experimental study in the zebra finch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Stier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Massemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217, pp.3579-3589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.103945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid status affects membranes susceptibility to free radicals and oxidative balance in skeletal muscle of Muscovy ducklings (Cairina moschata)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondrial phenotypic flexibility enhances energy savings during winter fast in king penguin chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marmillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.1872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217, pp.2691-2697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.104505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01079202v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A link between hepatic glucose production and peripheral energy metabolism via hepatokines.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maud Soty</w:t>
+                <w:t xml:space="preserve">Ontogeny of non-shivering thermogenesis in Muscovy ducklings (Cairina moschata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.005⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175, pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2014.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01350728v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01011263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of non-shivering thermogenesis in Muscovy ducklings (Cairina moschata)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial oxidative energy metabolism in guanethidine-induced sympathectomized ducklings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Filiali-Zegzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufiq Fechtali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2014.05.012⟩</w:t>
+              <w:t xml:space="preserve">General Physiology and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.91-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4149/gpb_2013072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-01011263v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00994967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial oxidative energy metabolism in guanethidine-induced sympathectomized ducklings</w:t>
+                <w:t xml:space="preserve">Early septic shock induces loss of oxidative phosphorylation yield plasticity in liver mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Filiali-Zegzouti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+                <w:t xml:space="preserve">Pierre Eyenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufiq Fechtali</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Physiology and Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (1), pp.91-97. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (2), pp.285-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4149/gpb_2013072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13105-013-0280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00994967v1</w:t>
+                <w:t xml:space="preserve">halsde-01011258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic response to lipid infusion in fasting winter-acclimatized king penguin chicks (Aptenodytes patagonicus)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Differential effects of thyroid status on regional H(2)O (2) production in slow- and fast-twitch muscle of ducklings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Part A, 165, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Journal of comparative physiology. B, Biochemical, systemic, and environmental physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183 (1), pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00360-012-0692-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00804914v1</w:t>
+                <w:t xml:space="preserve">halsde-00784655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of thyroid status on regional H(2)O (2) production in slow- and fast-twitch muscle of ducklings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Metabolic response to lipid infusion in fasting winter-acclimatized king penguin chicks (Aptenodytes patagonicus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tornos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of comparative physiology. B, Biochemical, systemic, and environmental physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 183 (1), pp.135-143. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Part A, 165, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00360-012-0692-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00784655v1</w:t>
+                <w:t xml:space="preserve">halsde-00804914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive antioxidant responses to extreme oxygen level fluctuation in a subterranean crustacean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lawniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7605,77 +7605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Prior to Thermogenesis for a Quick Fledging of Adélie Penguin Chicks (Pygoscelis adeliae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dégletagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Baudimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7733,1876 +7733,1876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of mitochondrial efficiency affects oxidative balance, development and growth in frog (Rana temporaria) tadpoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the effects of local and regional factors on the thermal tolerance of freshwater crustaceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilien Luquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Delphine Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Foucreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.062745⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (4), pp.259-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-012-0894-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00672559v1</w:t>
+                <w:t xml:space="preserve">halsde-00682106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of local and regional factors on the thermal tolerance of freshwater crustaceans</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective upregulation of lipid metabolism in skeletal muscle of foraging juvenile king penguins: an integrative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dégletagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tornos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-012-0894-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (1737), pp.2464-2472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/Rspb.2011.2664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00682106v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00707322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective upregulation of lipid metabolism in skeletal muscle of foraging juvenile king penguins: an integrative study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">David and Goliath : A mitochondrial coupling problem ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Zoology, Part A : Ecological Genetics and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 317, pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.1722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/Rspb.2011.2664⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00707322v1</w:t>
+                <w:t xml:space="preserve">halsde-00699961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David and Goliath : A mitochondrial coupling problem ?</w:t>
+                <w:t xml:space="preserve">Alteration of mitochondrial efficiency affects oxidative balance, development and growth in frog (Rana temporaria) tadpoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology, Part A : Ecological Genetics and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.1722⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 215, pp.863-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.062745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00699961v1</w:t>
+                <w:t xml:space="preserve">halsde-00672559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leanness of Lou/C rats does not require higher thermogenic capacity of brown adipose tissue</w:t>
+                <w:t xml:space="preserve">Pyruvate imbalance mediates metabolic reprogramming and mimics lifespan extension by dietary restriction in Caenorhabditis elegans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Belouze</w:t>
+                <w:t xml:space="preserve">Laurent Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibille Brigitte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Laurent Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Kasturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed N Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.Physbeh.2011.05.029⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.39-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2010.00640.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00650976v1</w:t>
+                <w:t xml:space="preserve">hal-00720060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional argument for the existence of an avian nitric oxide synthase in muscle mitochondria: Effect of cold acclimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eyenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dégletagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 585 (1), pp.173-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2010.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00579617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyruvate imbalance mediates metabolic reprogramming and mimics lifespan extension by dietary restriction in Caenorhabditis elegans.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leanness of Lou/C rats does not require higher thermogenic capacity of brown adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasad Kasturi</w:t>
+                <w:t xml:space="preserve">Maud Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed N Triba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+                <w:t xml:space="preserve">Sibille Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (5), pp.893-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.Physbeh.2011.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2010.00640.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00720060v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00650976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanness of Lou/C rats does not require higher thermogenic capacity of brown adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (5), pp.893-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-acclimation-induced non-shivering thermogenesis in birds is associated with upregulation of avian UCP but not with innate uncoupling or altered ATP efficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time course of liver nitric oxide concentration in early septic shock by cecal ligation and puncture in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Letexier</w:t>
+                <w:t xml:space="preserve">P. Eyenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romestaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Belouze</w:t>
+                <w:t xml:space="preserve">F. Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.043489⟩</w:t>
+              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.194-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.niox.2010.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879924v1</w:t>
+                <w:t xml:space="preserve">hal-04901852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue variation of mitochondrial oxidative phosphorylation efficiency in cold-acclimated ducklings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+                <w:t xml:space="preserve">Evidence for Mitochondrial Respiratory Deficiency in Rat Rhabdomyosarcoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa E Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sabido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (1), pp.e8637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00553848v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Mitochondrial Respiratory Deficiency in Rat Rhabdomyosarcoma Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Up-regulation of avian uncoupling protein in cold-acclimated and hyperthyroid ducklings prevents reactive oxygen species production by skeletal muscle mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Belouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008637⟩</w:t>
+              <w:t xml:space="preserve">BMC Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6793-10-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901840v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of liver nitric oxide concentration in early septic shock by cecal ligation and puncture in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Sibille</w:t>
+                <w:t xml:space="preserve">Cold-acclimation-induced non-shivering thermogenesis in birds is associated with upregulation of avian UCP but not with innate uncoupling or altered ATP efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.niox.2010.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 213 (14), pp.2476 - 2482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.043489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901852v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-regulation of avian uncoupling protein in cold-acclimated and hyperthyroid ducklings prevents reactive oxygen species production by skeletal muscle mitochondria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Tissue variation of mitochondrial oxidative phosphorylation efficiency in cold-acclimated ducklings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (4), pp.409-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6793-10-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04886474v1</w:t>
+                <w:t xml:space="preserve">halsde-00553848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term fasting decreases mitochondrial avian UCP-mediated oxygen consumption in hypometabolic king penguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis G Halsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dolmazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9647,644 +9647,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinitrophenol-induced mitochondrial uncoupling in vivo triggers respiratory adaptation in HepG2 cells</w:t>
+                <w:t xml:space="preserve">Influence of intensity of food restriction on skeletal muscle mitochondrial energy metabolism in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Desquiret</w:t>
+                <w:t xml:space="preserve">Gyasi Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Loiseau</w:t>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Jacques</w:t>
+                <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Malthièry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2005.11.005⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 291 (3), pp.E460-E467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00258.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886563v1</w:t>
+                <w:t xml:space="preserve">hal-04901835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intensity of food restriction on skeletal muscle mitochondrial energy metabolism in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dinitrophenol-induced mitochondrial uncoupling in vivo triggers respiratory adaptation in HepG2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyasi Johnson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+                <w:t xml:space="preserve">Caroline Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Malthièry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1757 (1), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2005.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00258.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901835v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and control of oxidative phosphorylation in rat liver mitochondria after dexamethasone treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food restriction affects energy metabolism in rat liver mitochondria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Malthièry</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ritz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1670 (2), pp.126-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886582v1</w:t>
+                <w:t xml:space="preserve">inserm-00128562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food restriction affects energy metabolism in rat liver mitochondria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Kinetics and control of oxidative phosphorylation in rat liver mitochondria after dexamethasone treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Douay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Malthièry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 382 (2), pp.491-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20040696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00128562v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial energy metabolism in a model of undernutrition induced by dexamethasone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Br J Nutr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90 (5), pp.969-77</w:t>
@@ -10326,90 +10326,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dexamethasone treatment specifically increases the basal proton conductance of rat liver mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Augeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 541 (1-3), pp.75 - 79. </w:t>
@@ -10441,303 +10441,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Any Yeast Mitochondrial Carrier Have a Native Uncoupling Protein Function?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artifactual uncoupling by uncoupling protein 3 in yeast mitochondria at the concentrations found in mouse and rat skeletal-muscle mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Jekabsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Brand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Brindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 34 (3), pp.165-176. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 361 (1), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/a:1016027302232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/0264-6021:3610049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886696v1</w:t>
+                <w:t xml:space="preserve">hal-04879645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifactual uncoupling by uncoupling protein 3 in yeast mitochondria at the concentrations found in mouse and rat skeletal-muscle mitochondria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Any Yeast Mitochondrial Carrier Have a Native Uncoupling Protein Function?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harper</w:t>
+                <w:t xml:space="preserve">Michael Runswick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Stuart</w:t>
+                <w:t xml:space="preserve">John Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Jekabsons</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Brand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (3), pp.165-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1016027302232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/0264-6021:3610049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04879645v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superoxide activates mitochondrial uncoupling proteins</w:t>
               </w:r>
@@ -10762,51 +10762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie St-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Jekabsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Cadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11159,51 +11159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11263,64 +11263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cold acclimation and palmitate on energy coupling in duckling skeletal muscle mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11399,103 +11399,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Estradiol Receptor Beta (ERβ) on Arterial Pressure, Respiratory Chemoreflex and Mitochondrial Function in Young and Aged Female Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofien Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marcouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Soliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Bairam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arterial Chemoreceptors, Advances in Experimental Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1071, pp.115-127, 2018</w:t>
@@ -11693,51 +11693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111944" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767106v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Esperti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na J&#233;go" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/734065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04648886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2024.101909" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vily-Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty-Roca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Micoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Evrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23985" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hesnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghazi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1134011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14701" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246299" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111490" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282684" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-022-01454-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Brz&#281;k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Konarzewski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0719" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03560513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243194" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.111111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quispe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chinopoulos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0759" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marmillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Axel Monternier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourguignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toullec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233684" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02735775v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Laouafa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcouiller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088430" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215558" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Coadic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouanet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233668" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00153" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912107v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Luce" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.03.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2020.07.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155431v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Haussmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44990-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02318812v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221472" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02165039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Elisa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.06.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1693" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02128188v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gozal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13255" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02067274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mortz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gjorgjieva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cald&#233;raro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raffin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.07.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BNGLSDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01953046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pigneret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2756-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815730v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.172213" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01548837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.06.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMQDNP2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12724" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01622247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Josserand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3933-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribon-Demars" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bairam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsx104" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01633887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rameau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.159087" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01634421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Collin-Chavagnac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.06.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.11.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01334156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.174" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodennec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.07.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9Z3402-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01332835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-016-0975-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01371549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen J. Tattersall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.fig-share.c.3464604" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sah&#250;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pothion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005062" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01324026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fongy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.122671" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327786v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.126086" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01011258v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eyenga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0280-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104505" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01079215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.103945" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01079202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1872" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J33RRGXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01011263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.05.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHS34C58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00994967v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Filiali-Zegzouti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufiq Fechtali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4149/gpb_2013072" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804914v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.02.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34LP0S3B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784655v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-012-0692-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ5WGNSV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawniczak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.03.028" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFL0KCK4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baudimont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Marie Moureaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074154" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00672559v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Luquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.062745" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00682106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0894-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6T66Q58-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00707322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/Rspb.2011.2664" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00699961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1722" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQLD1TTR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00650976v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belouze" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Brigitte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB9Q43L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579617v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.11.032" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVHMQK16-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720060v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasturi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00640.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264775v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879924v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Letexier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.043489" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00553848v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901840v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E Jahnke" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008637" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901852v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyenga" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuillier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibille" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2010.06.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9SWT7J7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886474v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-10-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G Halsey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dolmazon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00271.2007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886563v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacques" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Malthi&#232;ry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.11.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST8HJZF7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyasi Johnson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00258.2005" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886582v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040696" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128562v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foussard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128557v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886591v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Augeraud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(03)00307-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886696v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Harding" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Runswick" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1016027302232" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX17TH9V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879645v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harper" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stuart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Jekabsons" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brindle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3610049" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886687v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Echtay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie St-Pierre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cadenas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415096a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886674v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Stuart" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cadenas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B Jekabsons" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Brand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0005-2728(00)00243-7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R128XRB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886633v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lhenry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ecochard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sempore" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rouanet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3500547" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886601v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chainier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01790-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886616v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(98)01382-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951662v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111944" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04648886v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2024.101909" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na J&#233;go" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/734065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Esperti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286361" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vily-Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty-Roca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Micoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Evrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23985" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246299" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103719" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hesnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghazi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1134011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14701" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111490" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282684" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Brz&#281;k" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Konarzewski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0719" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03560513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.111111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-022-01454-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quispe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chinopoulos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0759" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Coadic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouanet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233668" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215558" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marmillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Axel Monternier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourguignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toullec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233684" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02735775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Laouafa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marcouiller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088430" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00153" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2020.07.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912107v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Luce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.03.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317484v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1693" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02165039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Elisa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.06.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02318812v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221472" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Haussmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44990-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02128188v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soliz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gozal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13255" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02067274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mortz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815730v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.172213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01953046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pigneret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2756-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gjorgjieva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cald&#233;raro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raffin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.07.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BNGLSDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619608v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribon-Demars" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bairam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsx104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01622247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Josserand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3933-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12724" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01548837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.06.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMQDNP2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01633887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rameau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.159087" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01634421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Collin-Chavagnac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.06.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.11.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01332835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-016-0975-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01371549v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen J. Tattersall" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.fig-share.c.3464604" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01334156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.174" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368870v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodennec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.07.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9Z3402-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sah&#250;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pothion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005062" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01324026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fongy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.122671" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327786v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.126086" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01079202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1872" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J33RRGXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01079215v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.103945" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077149v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104505" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01011263v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.05.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHS34C58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00994967v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Filiali-Zegzouti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufiq Fechtali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4149/gpb_2013072" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01011258v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eyenga" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0280-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784655v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-012-0692-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ5WGNSV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804914v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.02.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34LP0S3B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawniczak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.03.028" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFL0KCK4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baudimont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Marie Moureaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074154" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00682106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Foucreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0894-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6T66Q58-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00707322v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/Rspb.2011.2664" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00699961v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1722" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQLD1TTR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00672559v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Luquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.062745" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720060v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasturi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00640.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579617v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.11.032" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVHMQK16-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00650976v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belouze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Brigitte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB9Q43L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264775v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyenga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuillier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2010.06.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9SWT7J7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901840v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E Jahnke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008637" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-10-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879924v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Letexier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.043489" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00553848v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G Halsey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dolmazon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00271.2007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901835v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyasi Johnson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Malthi&#232;ry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00258.2005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886563v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacques" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.11.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST8HJZF7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128562v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foussard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886582v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040696" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128557v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886591v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Augeraud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(03)00307-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879645v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harper" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stuart" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Jekabsons" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brindle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3610049" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Harding" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Runswick" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1016027302232" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX17TH9V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886687v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Echtay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie St-Pierre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cadenas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415096a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886674v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Stuart" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cadenas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B Jekabsons" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Brand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0005-2728(00)00243-7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R128XRB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886633v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lhenry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ecochard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sempore" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rouanet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3500547" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886601v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chainier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01790-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886616v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(98)01382-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951662v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>