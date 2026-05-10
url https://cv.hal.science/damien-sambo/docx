--- v0 (2026-03-24)
+++ v1 (2026-05-10)
@@ -495,486 +495,486 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Underground Sensor Networks: A Comprehensive Survey and Tutorial</w:t>
+                <w:t xml:space="preserve">FuzDeMa: A portable Fuzzy-based Decision-Making tool for reliable communication in Wireless Underground Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Wohwe Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Dede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Förster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3625388⟩</w:t>
+              <w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.419-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52953/IXIP2995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763578v1</w:t>
+                <w:t xml:space="preserve">hal-04197809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FuzDeMa: A portable Fuzzy-based Decision-Making tool for reliable communication in Wireless Underground Sensor Networks</w:t>
+                <w:t xml:space="preserve">Wireless Underground Sensor Networks: A Comprehensive Survey and Tutorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Wohwe Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Förster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (3), pp.419-433. </w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (4), pp.1 - 44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52953/IXIP2995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3625388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197809v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMEDD: Multithreading Model for an Efficient Data Delivery in wireless sensor networks</w:t>
+                <w:t xml:space="preserve">A new fuzzy logic approach for reliable communications in wireless underground sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien WOHWE SAMBO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blaise Omer Yenke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien WOHWE SAMBO</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ado Adamou Abba Ari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jospeh Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dayang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Communication Networks and Information Security (IJCNIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17762/ijcnis.v8i3.1787⟩</w:t>
+              <w:t xml:space="preserve">Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (7), pp.3275-3292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11276-022-03008-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780441v1</w:t>
+                <w:t xml:space="preserve">hal-04763581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fuzzy logic approach for reliable communications in wireless underground sensor networks</w:t>
+                <w:t xml:space="preserve">MMEDD: Multithreading Model for an Efficient Data Delivery in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blaise Omer Yenke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien WOHWE SAMBO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna Förster</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ado Adamou Abba Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jospeh Ndong</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aldelhak Gueroui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (7), pp.3275-3292. </w:t>
+              <w:t xml:space="preserve">International Journal of Communication Networks and Information Security (IJCNIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11276-022-03008-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17762/ijcnis.v8i3.1787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763581v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Underground Sensor Networks Path Loss Model for Precision Agriculture (WUSN-PLM)</w:t>
               </w:r>
@@ -986,51 +986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Wohwe Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Omer Yenke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idrissa Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1107,64 +1107,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Clustering Algorithms for Large Wireless Sensor Networks: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Wohwe Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Omer Yenke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dayang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1483,51 +1483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond-Prosper Souapiebe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maxime Mbala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dayang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Ringbe Saynbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170115v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Hoda Djidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F&#246;rster" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dede" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52953/IXIP2995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Omer Yenke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien WOHWE SAMBO" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Adamou Abba Ari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldelhak Gueroui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17762/ijcnis.v8i3.1787" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jospeh Ndong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03008-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Forster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sarr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba Gueye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2968351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020322" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03419517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond-Prosper Souapiebe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maxime Mbala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dayang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Ringbe Saynbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170115v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Hoda Djidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dede" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F&#246;rster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52953/IXIP2995" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625388" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763581v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien WOHWE SAMBO" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Omer Yenke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jospeh Ndong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03008-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Adamou Abba Ari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldelhak Gueroui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17762/ijcnis.v8i3.1787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Forster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sarr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamba Gueye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2968351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020322" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03419517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>