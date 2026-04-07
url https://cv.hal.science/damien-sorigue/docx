--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -3202,51 +3202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="752F0360"/>
+    <w:nsid w:val="58CC66ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>