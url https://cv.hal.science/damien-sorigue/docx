--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -573,1965 +573,2229 @@
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.5c12440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369741v1</w:t>
+                <w:t xml:space="preserve">hal-05586296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photooxidation of semireduced flavin in fatty acid photodecarboxylase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Balduzzi</w:t>
+                <w:t xml:space="preserve">Stereoselective Photoenzymatic Hydroarylation for the Construction of Quaternary Stereocenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Raps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chufan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sorigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Hyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adz1904⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (44), pp.40547-40553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c12440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05309556v1</w:t>
+                <w:t xml:space="preserve">hal-05369741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleophilic α-Functionalization of Benzyl Amines Using an Engineered Threonine Aldolase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Todd Hyster</w:t>
+                <w:t xml:space="preserve">Ultrafast photooxidation of semireduced flavin in fatty acid photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Balduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c04097⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adz1904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199194v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 Coproduct in Fatty Acid Photodecarboxylase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleophilic α-Functionalization of Benzyl Amines Using an Engineered Threonine Aldolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Hyster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (29), pp.25184-25190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c04097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532830v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic mechanism of fatty acid photodecarboxylase: on the detection and stability of the initial carbonyloxy radical intermediate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 coproduct in Fatty Acid Photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fred Beisson</w:t>
+                <w:t xml:space="preserve">Elsa Balduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202401376⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.5744-5756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500852v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Synthesis of α-Chloroamides via Photoenzymatic Hydroalkylation of Olefins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew D Ellington</w:t>
+                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 Coproduct in Fatty Acid Photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Balduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c00927⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291403v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Synthesis of α-Chloroamides via Photoenzymatic Hydroalkylation of Olefins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrew Ellington</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie G Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D Ellington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 146 (11), pp.7191-7197. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+              <w:t xml:space="preserve">, 2024, 146 (11), pp.7191 - 7197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.4c00927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074195v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The α/β hydrolase domain-containing protein 1 (ABHD1) acts as a lysolipid lipase and is involved in lipid droplet formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Bertrand</w:t>
+                <w:t xml:space="preserve">Asymmetric Synthesis of α-Chloroamides via Photoenzymatic Hydroalkylation of Olefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sorigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alicia Damm</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ellington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Science Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nsr/nwae398⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (11), pp.7191-7197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c00927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807931v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Synthesis of α-Chloroamides via Photoenzymatic Hydroalkylation of Olefins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie G Bender</w:t>
+                <w:t xml:space="preserve">The α/β hydrolase domain-containing protein 1 (ABHD1) acts as a lysolipid lipase and is involved in lipid droplet formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Torres-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sorigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrew D Ellington</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Damm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c00927⟩</w:t>
+              <w:t xml:space="preserve">National Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (12), pp.nwae398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nsr/nwae398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207884v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty Acid Photodecarboxylase Is an Interfacial Enzyme That Binds to Lipid–Water Interfaces to Access Its Insoluble Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Goetz Parsiegla</w:t>
+                <w:t xml:space="preserve">Asymmetric Synthesis of α-Chloroamides via Photoenzymatic Hydroalkylation of Olefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie G Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D Ellington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.1c00317⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (11), pp.7191-7197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c00927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381197v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light harnessing by Algae: from fundamental investigations to light-based biotechnologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic mechanism of fatty acid photodecarboxylase: on the detection and stability of the initial carbonyloxy radical intermediate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sorigué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202111044⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (19), pp.e202401376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202401376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437466v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism and dynamics of fatty acid photodecarboxylase</w:t>
+                <w:t xml:space="preserve">Light harnessing by Algae: from fundamental investigations to light-based biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sorigué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abd5687⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.44-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202111044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208662v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid photodecarboxylase is an ancient photoenzyme that forms hydrocarbons in the thylakoids of algae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+                <w:t xml:space="preserve">Mechanism and dynamics of fatty acid photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyprianos Hadjidemetriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gotthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab168⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6538), pp.eabd5687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abd5687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402705v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous photoproduction of hydrocarbon drop-in fuel by microbial cell factories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty acid photodecarboxylase is an ancient photoenzyme that forms hydrocarbons in the thylakoids of algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beyly-Adriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Moulin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Burlacot</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50261-6⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186 (3), pp.1455-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294535v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algal photoenzyme converts fatty acids to hydrocarbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty Acid Photodecarboxylase Is an Interfacial Enzyme That Binds to Lipid–Water Interfaces to Access Its Insoluble Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aselmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bénarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sorigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Solène Y. Moulin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Parsiegla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aan6349⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.1c00317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775093v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Continuous photoproduction of hydrocarbon drop-in fuel by microbial cell factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Burlacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50261-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An algal photoenzyme converts fatty acids to hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Y. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357 (6354), pp.903 - 907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aan6349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microalgae synthesize hydrocarbons from long-chain fatty acids via a light-dependent pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sorigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Cuiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mirabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171 (4), pp.2393-2405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.16.00462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2541,279 +2805,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of lipids from wet microalgae: implementation of a coupled supercritical carbon dioxide extraction/fractionation device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHISA - 26th International Congress of Chemical and Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie infrarouge pompe-sonde de la picoseconde à la microseconde dans une photoenzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sorigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR UP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Morgane Vacher (CEISAM), Jérémie Caillat (LCPMR), Fabrice Catoire (CELIA),Tatiana Itina (LaHC), Benjamin Lasorne (ICGM), Aurélien Moncomble (Lasire), Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2823,154 +3087,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial hydrocarbon production by fatty acid photodecarboxylase photoenzyme in photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putty Ekadewi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Biomass Conference and Exhibition, EUBCE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bologne (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2980,51 +3244,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial photoproduction of heptane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Baca-Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3046,95 +3310,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Auroy-Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Giacalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3202,51 +3466,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58CC66ED"/>
+    <w:nsid w:val="26DA7755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3433,51 +3697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-sorigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1149-0757" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAU-2750-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oblinsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dell&#8217;orletta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Di Fonte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2529018123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Baca-Porcel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Palakiy&#233;m Samire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy-Tarrago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18331/BRJ2025.12.3.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Raps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chufan Jin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brown" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Hyster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Vos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz1904" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ouyang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhao Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c04097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bender" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Diaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Ellington" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c00927" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bender" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ellington" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Torres-Romero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Damm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae398" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aselmeyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s B&#233;narouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Parsiegla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00317" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437466v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402705v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moulin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beyly-Adriano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blangy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab168" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Burlacot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50261-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Y. Moulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan6349" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Morales" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirabella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00462" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wetterwald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putty Ekadewi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Giacalone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-sorigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1149-0757" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAU-2750-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oblinsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dell&#8217;orletta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Di Fonte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2529018123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Baca-Porcel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Palakiy&#233;m Samire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy-Tarrago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18331/BRJ2025.12.3.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Raps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chufan Jin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brown" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Hyster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Vos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz1904" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ouyang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhao Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c04097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bender" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Diaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Ellington" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c00927" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bender" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ellington" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Torres-Romero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Damm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae398" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beyly-Adriano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blangy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aselmeyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s B&#233;narouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Parsiegla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00317" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Burlacot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50261-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Y. Moulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan6349" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065378v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Morales" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirabella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00462" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wetterwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putty Ekadewi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Giacalone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>