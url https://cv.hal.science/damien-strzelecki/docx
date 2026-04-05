--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,1353 +66,1353 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Model of Transcultural Encoding of Ancient Epigraphic Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léontine Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEI Annual Conference 2025 : New Territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Text Encoding Initiative Consortium; Jagiellonian University, Kraków, Sep 2025, Kraków, (Cracovie), Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17151246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter et commémorer pour mieux prier : les marqueurs mémoriels du XIe au XVIe siècle dans l’occident médiéval et leurs finalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre autour de la Mémoire : souvenir et oubli des défunts de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Anthropologie et d'Archéologie Funéraire, May 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer le Corpus des inscriptions de la France médiévale : histoire et méthodes (29 septembre 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire du CESCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Poitiers (CESCM), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La graffithèque : du relevé participatif à l'exposition numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Omeka (26 et 27 novembre 2025) - Pérennisation &amp; Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des usagers francophones d’Omeka (AUFO), Nov 2025, Paris INHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épitaphes de Bruno le Chartreux : une mémoire éclipsée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1re session His verbis exprime luctum. Supports, style et usages de la poésie funéraire (IXe-XIIe siècle) : La matière de la poésie funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Strzelecki; Eléonore Venturelli; Julien De Ridder, Sep 2024, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Venturelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère session : His verbis exprime luctum - La matière de la poésie funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Sep 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05151371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Tools : The Heurist Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer School in Medieval Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estelle Ingrand-Varenne; ERC GRAPH-EAST Latin as an Alien Script in the Medieval 'Latin East' (Université de Poitiers), Jul 2024, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commémorer et représenter les morts dans les inscriptions funéraires en France à l’époque romane (XIe-XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Life through death : Mentality and elements of everyday life through funerary and memorial practices in ancient and medieval Europe and western Asia, archaeological and textual evidence Looking at the theme through a cross-cultural perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iryna Teslenko; Zahra Kouzehgari; Nicolette Pavlides, Apr 2024, Lyon (Maison de l'Orient et de la Méditerranée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la base de données sous Heurist et du site web du corpus Sathma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sauvage-Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculpture de l'Antiquité tardive et du haut Moyen Âge [Journée d’étude]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Flammin; Bénédicte Brandenburg; Blandine Nouvel; Christian Sapin; Pascale Chevalier; Pierre-Yves le Pogam; Vincent Rousseau, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Venturelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème session : His verbis exprime luctum. Supports, style et usages de la poésie funéraire (IXe-XIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Nov 2024, Louvain-la Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05151380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du corpus test images et du corpus test textes réalisés dans le cadre des deux mois de stage financés par le projet Amorces E-CCLESIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international E-cclesia, Construire l’église-monument par les textes et les images (Vᵉ-XIIᵉ siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’archéologie méditerranéenne ARKAIA; Laboratoire Texte et document de la Méditerranée antique et médiévale (TDMAM); Centre Camille Jullian (CCJ); Laboratoire d’archéologie médiévale et moderne en Méditerranée (LA3M); Institut de recherche sur l’architecture antique (IRAA), Dec 2022, Aix-en-Provence (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un recueil numérique pour la sculpture de l’Antiquité tardive et du haut Moyen Âge, le projet SATHMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gourhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14ehw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dalla Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Épigraphistes au travail, 6, pp.286-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos morts, en effigie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713184v1</w:t>
-              </w:r>
-[...958 lines deleted...]
-                <w:t xml:space="preserve">hal-04713193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1430,51 +1430,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet Biblissima+ et du cluster 5A &amp;quot;Epigraphie et TEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigraphy.info VIII. Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Berlin Humboldt University, Allemagne. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1499,51 +1499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster 5A Poster journées Biblissima+ 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Biblissima+ 2024 : Partager, décloisonner, réutiliser : outiller la recherche et développer de nouveaux usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aubervilliers (Campus Condorcet), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1590,178 +1590,450 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Infrastructure Biblissima + and the Cluster 5A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School in Medieval Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poitiers. Palais des ducs d’Aquitaine. Sondages préliminaires au projet de restauration. Secteurs A, B, C, D - Rapport final d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Sarmento Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Paulien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atemporelle archéologie. 2024, pp.432-434 (vol. 1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05544172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe - XVIe s.) : rapport intermédiaire de PCR et fouille programmée 2022 - Poitiers, Vienne (86)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrault-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corfmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESCM. 2023, 347 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05280701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder à un large éventail de ressources sur le patrimoine écrit : le portail Biblissima et l’infrastructure Biblissima+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1771,331 +2043,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des graffitis et des signes lapidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(E. Guilloteau et al.) Rapport final d'opération. Poitiers, Palais des ducs d'Aquitaine. Sondages préliminaires au projet de restauration, Parthenay, Atemporelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.445-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de récolement de sources écrites concernant le palais de Poitiers dans le cadre du PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Prouteau et al., Le palais comtal de Poitiers et ses abords (IXe-XVIe s.), rapport intermédiaire de PCR et fouille programmée 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.245-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714743v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">halshs-05280701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2242,51 +2364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384321v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Venturelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Ridder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sauvage-Cerisier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-condorcet.fr/fr/agenda/partager-decloisonner-reutiliser-outiller-la-recherche-et-developper-de-nouveaux-usages" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11470855" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corfmat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384317v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Venturelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Ridder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sauvage-Cerisier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-condorcet.fr/fr/agenda/partager-decloisonner-reutiliser-outiller-la-recherche-et-developper-de-nouveaux-usages" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11470855" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sarmento Pedro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dupin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marestaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Paulien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corfmat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>