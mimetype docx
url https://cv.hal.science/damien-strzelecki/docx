--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -66,2158 +66,2423 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les estampages de Paul Deschamps conservés au CESCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Archive, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un recueil numérique pour la sculpture de l’Antiquité tardive et du haut Moyen Âge, le projet SATHMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gourhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Pogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ehw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dalla Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Épigraphistes au travail, 6, pp.286-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos morts, en effigie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model of Transcultural Encoding of Ancient Epigraphic Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léontine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI Annual Conference 2025 : New Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Text Encoding Initiative Consortium; Jagiellonian University, Kraków, Sep 2025, Kraków, (Cracovie), Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17151246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter et commémorer pour mieux prier : les marqueurs mémoriels du XIe au XVIe siècle dans l’occident médiéval et leurs finalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de la Mémoire : souvenir et oubli des défunts de la Préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'Anthropologie et d'Archéologie Funéraire, May 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditer le Corpus des inscriptions de la France médiévale : histoire et méthodes (29 septembre 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire du CESCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Poitiers (CESCM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La graffithèque : du relevé participatif à l'exposition numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Omeka (26 et 27 novembre 2025) - Pérennisation &amp; Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des usagers francophones d’Omeka (AUFO), Nov 2025, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épitaphes de Bruno le Chartreux : une mémoire éclipsée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1re session His verbis exprime luctum. Supports, style et usages de la poésie funéraire (IXe-XIIe siècle) : La matière de la poésie funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Damien Strzelecki; Eléonore Venturelli; Julien De Ridder, Sep 2024, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Digital Tools : The Heurist Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère session : His verbis exprime luctum - La matière de la poésie funéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESCM, Sep 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Summer School in Medieval Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estelle Ingrand-Varenne; ERC GRAPH-EAST Latin as an Alien Script in the Medieval 'Latin East' (Université de Poitiers), Jul 2024, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05151371v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Tools : The Heurist Database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Commémorer et représenter les morts dans les inscriptions funéraires en France à l’époque romane (XIe-XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School in Medieval Epigraphy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Estelle Ingrand-Varenne; ERC GRAPH-EAST Latin as an Alien Script in the Medieval 'Latin East' (Université de Poitiers), Jul 2024, Poitiers (Université de Poitiers), France</w:t>
+              <w:t xml:space="preserve">Life through death : Mentality and elements of everyday life through funerary and memorial practices in ancient and medieval Europe and western Asia, archaeological and textual evidence Looking at the theme through a cross-cultural perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iryna Teslenko; Zahra Kouzehgari; Nicolette Pavlides, Apr 2024, Lyon (Maison de l'Orient et de la Méditerranée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713192v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commémorer et représenter les morts dans les inscriptions funéraires en France à l’époque romane (XIe-XIIe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Venturelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life through death : Mentality and elements of everyday life through funerary and memorial practices in ancient and medieval Europe and western Asia, archaeological and textual evidence Looking at the theme through a cross-cultural perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iryna Teslenko; Zahra Kouzehgari; Nicolette Pavlides, Apr 2024, Lyon (Maison de l'Orient et de la Méditerranée), France</w:t>
+              <w:t xml:space="preserve">1ère session : His verbis exprime luctum - La matière de la poésie funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Sep 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713187v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05151371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la base de données sous Heurist et du site web du corpus Sathma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sauvage-Cerisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sculpture de l'Antiquité tardive et du haut Moyen Âge [Journée d’étude]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Flammin; Bénédicte Brandenburg; Blandine Nouvel; Christian Sapin; Pascale Chevalier; Pierre-Yves le Pogam; Vincent Rousseau, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Venturelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème session : His verbis exprime luctum. Supports, style et usages de la poésie funéraire (IXe-XIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Nov 2024, Louvain-la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05151380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du corpus test images et du corpus test textes réalisés dans le cadre des deux mois de stage financés par le projet Amorces E-CCLESIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international E-cclesia, Construire l’église-monument par les textes et les images (Vᵉ-XIIᵉ siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’archéologie méditerranéenne ARKAIA; Laboratoire Texte et document de la Méditerranée antique et médiévale (TDMAM); Centre Camille Jullian (CCJ); Laboratoire d’archéologie médiévale et moderne en Méditerranée (LA3M); Institut de recherche sur l’architecture antique (IRAA), Dec 2022, Aix-en-Provence (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713193v1</w:t>
-              </w:r>
-[...362 lines deleted...]
-                <w:t xml:space="preserve">hal-04713184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet Biblissima+ et du cluster 5A &amp;quot;Epigraphie et TEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigraphy.info VIII. Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Berlin Humboldt University, Allemagne. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster 5A Poster journées Biblissima+ 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Biblissima+ 2024 : Partager, décloisonner, réutiliser : outiller la recherche et développer de nouveaux usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aubervilliers (Campus Condorcet), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11470855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Infrastructure Biblissima + and the Cluster 5A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School in Medieval Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-scription n° 6 | 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accéder à un large éventail de ressources sur le patrimoine écrit : le portail Biblissima et l’infrastructure Biblissima+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des graffitis et des signes lapidaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(E. Guilloteau et al.) Rapport final d'opération. Poitiers, Palais des ducs d'Aquitaine. Sondages préliminaires au projet de restauration, Parthenay, Atemporelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.445-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail de récolement de sources écrites concernant le palais de Poitiers dans le cadre du PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicolas Prouteau et al., Le palais comtal de Poitiers et ses abords (IXe-XVIe s.), rapport intermédiaire de PCR et fouille programmée 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.245-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poitiers. Palais des ducs d’Aquitaine. Sondages préliminaires au projet de restauration. Secteurs A, B, C, D - Rapport final d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Sarmento Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Paulien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atemporelle archéologie. 2024, pp.432-434 (vol. 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05544172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe - XVIe s.) : rapport intermédiaire de PCR et fouille programmée 2022 - Poitiers, Vienne (86)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Andrault-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corfmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CESCM. 2023, 347 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05280701v1</w:t>
-              </w:r>
-[...262 lines deleted...]
-                <w:t xml:space="preserve">hal-04714743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2364,51 +2629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384317v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Venturelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Ridder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sauvage-Cerisier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-condorcet.fr/fr/agenda/partager-decloisonner-reutiliser-outiller-la-recherche-et-developper-de-nouveaux-usages" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11470855" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sarmento Pedro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dupin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marestaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Paulien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corfmat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589418v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Venturelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Ridder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sauvage-Cerisier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-condorcet.fr/fr/agenda/partager-decloisonner-reutiliser-outiller-la-recherche-et-developper-de-nouveaux-usages" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11470855" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sarmento Pedro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dupin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marestaing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Paulien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corfmat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>