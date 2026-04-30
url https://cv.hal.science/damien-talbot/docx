--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -148,4557 +148,4648 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Être ici et ailleurs : quand les proximités contribuent, ou pas, aux capacités dynamiques des industries culturelles et créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 151 (1), pp.43-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.151.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les effets des proximités sur l’apprentissage : le cas de la prise en charge de la douleur chronique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (7), pp.93-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59876/a-k34n-xz80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des proximités sur la relation entre le degré de décentralisation et la performance : l’exemple d’une université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.11-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.101.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.101.0011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03823446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité comme perception de la distance. Le cas de la télémédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (289), pp.51-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2020.00439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les proximités, un cadre d’analyse de l’environnement de contrôle à l’Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016674v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (3), pp.73-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmp.083.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un management des tensions de gouvernance publique dans les établissements de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 60 (3), pp.169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.060.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confiance interpersonnelle en milieu hospitalier : une proposition de lecture par la Proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7/n°1 (3), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.071.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02327140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités et contrôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02351806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités : retour sur 25 années d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Décembre (5-6), pp.917-936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.185.0917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet négatif de la proximité cognitive : knowledge spillovers dans l'avionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beaugency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (55), pp.223-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive proximity and knowledge spillover in the avionics industry An analysis from patents and scientific publications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beaugency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (55), pp.223 - 246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.pr1.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie aéronautique civile européenne : vers une banalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Revue d'Economie Industrielle, vol. 4 (n°164), pp. 131-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rei.7699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02007393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contenu et effets de la proximité institutionnelle : un cas d'enfermement dans l'industrie aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (101), pp.105-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.101.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contenu et effets de la proximité institutionnelle : un cas d’enfermement dans l’industrie aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 101 (3), pp.105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.101.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Related variety and the dynamics of European photonic clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bécue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Bouaroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Meunié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planning Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (8), pp.1292 - 1315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09654313.2017.1306027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vertus de l’interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (3), pp.149 - 151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12507970.2017.1349368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une relecture du Ba d’Ikujiro Nonaka par l’Ecole de la proximité. Le cas d’un échec de conversion de connaissances entre la France et la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (1), pp.100-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1053691ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1053691ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02329478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la Proximité sur l'exécution des politiques publiques : L'exemple d'un Centre de Lutte contre le Cancer (CLCC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nautré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (1/2), pp.147-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/pmp.34.2017.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous chemical operations and modifications on magnetic γ-Fe2O3 nanoparticles confined in nanoliter droplets for the assembly of fluorescent and magnetic SiO2@γ-Fe2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (95), pp.16904-16907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5CC07044A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôles et proximités au sein de la supply chain aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (1), pp.3-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12507970.2011.11516977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outsourcing of strategic resources and capabilities: Opposing choices in the commercial aircraft manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beaugency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Erdem Sakinç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (5), pp.912-931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JKM-01-2015-0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02180310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des organisations sous pression. Quand la légitimité, l’identité et le sensemaking sont menacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Curchod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Moralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (248), pp.11-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.248.11-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RFG.248.11-21⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02338008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Externalisation de ressources et compétences stratégiques : Airbus et Boeing, des choix opposés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beaugency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Sakinç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49, pp.912 - 931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02337460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control by Proximity: Evidence from the &amp;quot;Aerospace Valley&amp;quot; Competitiveness Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (6), pp.955-972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00343404.2013.840721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of organisations and territories: The role of pivot firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (4), pp.596-602. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2013.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.emj.2013.09.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01228500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience of organisations and territories: The role of pivot firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (4), pp.596-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.emj.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02337967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational rent and underperformance of hub firms in the aeronautics value chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bécue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mana.172.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02337588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES MUTATIONS DE L’INDUSTRIE AERONAUTIQUE CIVILE FRANÇAISE : CONCENTRATION, EXTERNALISATION ET FIRME-PIVOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02351924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusterisation et délocalisation : les proximités construites par Thales Avionics Clusterization and delocalization: proximities built by Thales Avionics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (234), pp.15-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/RFG.234.15-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustérisation et délocalisation : les proximités construites par de Thales Avionic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hub Firms and the Dynamics of Territorial Innovation: Case Studies of Thales and Liebherr in Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Gilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planning Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (12), pp.2009-2024. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2011.632904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09654313.2011.632904⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02353385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension politique dans l'approche de la proximité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (2), pp.125-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension politique dans l’approche de la proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (2), pp.125-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.12.125-144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions and coordination: what is the contribution of a proximity-based analysis? The case of Airbus and its relations with the subcontracting network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (3/4), pp.285-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJTM.2010.032677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EADS, une transition inachevée. Une lecture par les catégories de la proximité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (2), pp.243-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les institutions créatrices de proximités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.289-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EADS, une transition inachevée. Une lecture par les catégories de la proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (2), pp.243-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.10.243-261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les institutions créatrices de proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, octobre (3), pp.289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.083.0289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération inter-régionale : les conditions d'un échange d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Philippe-Dussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 77 (3), pp.345-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération inter-régionale : vers un échange d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Philippe-Dussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 77 (3), pp.345-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-8292.2006.00309.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02374589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance locale, une forme de développement local et durable? Une illustration par les pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dossier 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.2666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological Determinism and Modularity: Lessons from a Comparison between Aircraft and Auto Industries in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (3), pp.337-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13662710500195934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité et Institutions : nouveaux éclairages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Institutions - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 et 7 - 1er et 2nd semestres, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les proximités, entre contrainte et libération de l’action : le cas d’EADS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6-7, pp.153-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ei.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological determinism and modularity : lessons from a comparison between Aircraft and Auto Industries in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (3), pp.337-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les proximités, entre contrainte et libération de l'action : le cas d'EADS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 et 7, pp.153-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence et diversité du passage à la production modulaire dans l'aéronautique et l'automobile en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du GERPISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2004 (37), pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation et dynamiques des coordinations inter-firmes : le cas dans la sous-traitance aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation et dynamiques des coordinations inter-firmes : le cas dans la sous-traitance aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 54, pp.153-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Dynamics and Localized Inter-Firm Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Urban and Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7 (3), pp.223-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/096977640000700303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The institutional dynamics at the origin of a new method of &amp;quot;local&amp;quot; administration : the relationship between AEROSPATIALE and its subcontrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Urban and Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7 (3), pp.223-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4708,2269 +4799,2269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité : un levier managérial des pratiques de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème journée d'étude en contrôle de gestion : Le contrôle de gestion en période de transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace, Dec 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of space on the interdependence of management control practices at the University: what avenues for research on temporality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management control as practice workshop: temporal perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESSEC Business School, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behind the use of medical facilities, the influence of subjective geographic proximity: a quantitative measuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Aeberhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXe conférence internationale de management stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, On line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les proximités, un cadre d’analyse des relations entre les systèmes de contrôle de gestion (MCS) et leur environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Workshop Contrôle de Gestion &amp; Management Public : Les organisations publiques face à leur responsabilité sociétale : quels modes de contrôle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREGO, Mar 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité institutionnelle : contenu, effets et intensité. Le cas des sous-traitants du secteur aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque International GeCSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confiance interpersonnelle en milieu hospitalier : une proposition de lecture par la Proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nautré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque Santé Kedge Business School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFETS DE L'ENVIRONNEMENT SUR LE CONTROLE INTER-ORGANISATIONNEL : UNE APPROCHE PAR LA PROXIMITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il être proche pour contrôler ? Effets des proximités sur le contrôle inter-organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: XXIVe Conférence Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle par la proximité : le cas du pôle de compétitivité Aerospace Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées de la Proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of organisations and territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Territories and technologies in an unstable knowledge economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposition de la supply chain aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Colletis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du club du CEPII co-organisée avec EADS, Quelle recomposition industrielle mondiale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la supply chain par la proximité : le cas de l'aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes RIRL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial innovation dynamics: a knowledge based perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th EGOS Colloquium, European Group for Organizational Studies, 2-4 July 2009, track 22 The strategic management of organizational knowledge: Creation versus control,ESADE Business School, Barcelona, Spain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Barcelone, Spain. pp.Track 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00365192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'Etat dans l'industrie aéronotique française : des pères fondateurs a EADS (1910-2000).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CHEFF « Les industries de haute technologie et l'Etat en france depuis les années 1880»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00229244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions et coordination : qu'apporte une analyse par la proximité? Le cas des relations entre Airbus et le réseau de sous-traitance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème Conférence Internationale de Management Stratégique, AIMS,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EADS, une transition inachevée. Une lecture par les catégories de la proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral du CRIEF, Université de Poitiers, avec la collaboration scientifique d'O. Bouba-Olga</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions as creators of proximities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Druid Summer Conference 2007, “Appropriability, proximity, routines and innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institution créatrice de proximité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au Cinquièmes Journées de la Proximité "Proximité, entre interaction et institutions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination cognitive et coordination politique dans les relations de sous-traitance aéronautique : une approche par la proximité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier AIMS Stratégies, Espace, Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une compréhension institutionnaliste de la proximité organisationnelle. Le cas d'EADS, XLI colloque de l'ASRDLF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une compréhension institutionnaliste de la proximité organisationnelle. Le cas d'EADS, XLI colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une compréhension institutionnaliste de la proximité organisationnelle. Le cas d'EADS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLI colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00246542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El asentamiento de EADS en Aquitania : actividades productivas débiles, relaciones institucionales reforzadas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas Internacionales de Aeronáutica 7-8 avril 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Seville, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00246606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une compréhension institutionnaliste de la dynamique des organisations. Ecole d'été de la Rochelle, «Analyse des changements institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une compréhension institutionnaliste de la dynamique des organisations. Ecole d'été de la Rochelle, «Analyse des changements institutionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un essai de compréhension institutionnaliste de la dynamique des firmes : le cas d'EADS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique de l'analyse du changement institutionnel, CNRS, La Rochelle, 14-17 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération inter-régionale : les conditions d'un échange d'expériences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Dussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Proximity Congress, Proximity, networks and co-ordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00246546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération inter-régionale : les conditions d'un échange d'expériences 4th Proximity Congress « Proximity, networks and co-ordination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Dussine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopération inter-régionale : les conditions d'un échange d'expériences 4th Proximity Congress « Proximity, networks and co-ordination.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités et dynamiques des relations de sous-traitance : le cas d’EADS airbus à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Metz, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6980,205 +7071,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de l'aéronautique : EADS, entre mondialisation et ancrage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.250, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de l’aéronautique. EADS, entre mondialisation et ancrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2006, 2-296-00271-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7188,1326 +7279,1326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Purchasing and Value Creation in the Circular Economy: Spotlight on Carbios, a Highly Innovative Chemical Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedagogical Case Studies in Purchasing and Supply Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.307-325, 2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-12235-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-12235-3_17⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05521032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BART NOOTEBOOM UNE THEORIE COGNITIVE DE LA FIRME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. BURGER, C. HUSSLER, P. COHENDET (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management de l’innovation et de la créativité, 2ème édition tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Management et Société, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 36. Effets positifs et négatifs des proximités sur l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. UZUNIDIS, F. KASMI and L. ADATTO (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook 1: Main Themes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp. 293-298, 2021, 9781786304568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couple franco-allemand dans l’industrie aéronautique : à la recherche d’un compromis fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. Rouet et M. Oustinoff (eds), France-Allemagne, incommunications et convergences, Les Essentiels d’Hermes, CNRS éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-271-14168-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BART NOOTEBOOM UNE THEORIE COGNITIVE DE LA FIRME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. BURGER, C. HUSSLER, P. COHENDET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management de l’innovation et de la créativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Management et Société, 2016, 9782847699043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques spatiales des activités productives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.C. Bergouignan, B. Jullien, Y. Lung et M. Yildizoglu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries, Innovation, Institutions. Eléments de dynamique industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUB - Pessac, pp.199-242, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques spatiales des activités productives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.C. BELIS-BERGOUIGNAN, B. JULLIEN, Y. LUNG, M. YILDIZOGLU </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries, Innovations, Institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROXIMITES ET LOGIQUE MODULAIRE DANS L'AUTOMOBILE ET L'AERONAUTIQUE : VERS UNE DUALISATION DES ESPACES D'APPROVISIONNEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. RALLET, A. TORRE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La proximité à l’épreuve des technologies de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp. 39-62, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités et logique modulaire dans l'automobile et l'aéronautique : vers une convergence des modèles d'approvisionnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La proximité à l'épreuve des technologies de communication.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Rallet et A. Torre, pp.39-62, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie aéronautique et spatiale: d'une logique d'arsenal à une logique commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans G. COLLETIS, Y. LUNG (eds) La France industrielle en question. Analyses sectorielles, La Documentation Française, pp. 73-86.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie aéronautique et spatiale : logique d'arsenal, logique commerciale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. Colletis et Y. Lung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.73-86, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aeronautical Sector : Recent Tendencies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alfonso-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aeronautics. The Southwestern Axis, Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Alfonso-Gil, pp.277, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription spatiale des modèles industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. DUPUY, A. BURMEISTER (eds.) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Territoires : les nouveaux enjeux de la proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.33-50, 2003, collection économie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription spatiale des modèles industriels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Dupuy et A. Burmeister (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Territoires : Les nouveaux enjeux de la proximité, collection économie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Français, pp.33-50, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche, industrie et services : structures et mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans C. DUPUY, J.P. GILLY (eds.) Midi-Pyrénées : dynamisme industriel et renouveau rural, collection économie, La Documentation Française, pp. 97-116.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8517,754 +8608,754 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions, organisation et espace : les formes de la proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle par la proximité : l'analyse du réseau du pôle de compétitivité Aerospace Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques spatiales des activités productives / http://ideas.repec.org/p/grt/wpegrt/2009-20.html</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EADS et les Stratégies territoriales en Aquitaine, Rapport Régional du programme EETSE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bécue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EADS et les stratégies territoriales dans le Sud Ouest de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bécue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EADS y las estrategias territoriales del suroeste europeo, European Report for Programa de la Iniciativa Comunitaria INTERREG IIIB SUDOE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EADS et les stratégies territoriales en Aquitaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bécue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence et diversité du passage à la production modulaire dans l'aéronautique et l'automobile en Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00246171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9274,161 +9365,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les firmes-pivots dans le secteur aéronautique régional : le plan Power 8 et les reconfigurations du réseau de sous-traitants Aquitains et Midi-pyrénéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bécue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9575,51 +9666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-k34n-xz80" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verdier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.101.0011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pokrovsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00439" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.060.0169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.071.0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02333217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaugency" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7699" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Hamouda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bouaroudj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Flamand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Meuni&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2017.1306027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1349368" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053691ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02327098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01219164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferraro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Teste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malaquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07044A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2011.11516977" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Erdem Sakin&#231;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-01-2015-0040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M3ZJ8BM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Curchod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moral&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.248.11-21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sakin&#231;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.840721" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2013.09.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.172.0110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.15-26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353385v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2011.632904" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364226v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.125-144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02354283v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2010.032677" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.10.243-261" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.083.0289" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Philippe-Dussine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Philippe-Dussine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2006.00309.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCSFKR1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.2666" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662710500195934" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.939" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153097v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375061v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096977640000700303" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0T1XL0KJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aeberhardt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646280v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Jeanne Dang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longhi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229244v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153238v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246606v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246546v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Dussine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Dussine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12235-3_17" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612831v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329224v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394390v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Layan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02385445v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02376436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02376465v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso-Gil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02385401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153207v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02385411v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799406v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153191v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cancel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cancel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carmona" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupuy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153181v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246171v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060901v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05583195v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Fonlupt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.151.0044" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318608v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-k34n-xz80" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verdier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.101.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pokrovsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00439" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.060.0169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.071.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0917" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02333217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaugency" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Hamouda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bouaroudj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Flamand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Meuni&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2017.1306027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1349368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053691ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02327098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01219164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferraro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Teste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malaquin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07044A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2011.11516977" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Erdem Sakin&#231;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-01-2015-0040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M3ZJ8BM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Curchod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moral&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.248.11-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sakin&#231;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.840721" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2013.09.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.172.0110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.15-26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gilly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2011.632904" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.125-144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02354283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2010.032677" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.10.243-261" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364234v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.083.0289" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Philippe-Dussine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Philippe-Dussine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2006.00309.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCSFKR1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.2666" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662710500195934" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383264v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375016v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.939" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096977640000700303" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0T1XL0KJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153074v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aeberhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655861v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900620v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Jeanne Dang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longhi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153247v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155889v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246546v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Dussine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Dussine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584656v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12235-3_17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Layan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02385445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02376436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200623v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02376465v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso-Gil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02385401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153207v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02385411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799406v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cancel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157909v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cancel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carmona" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupuy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060901v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>