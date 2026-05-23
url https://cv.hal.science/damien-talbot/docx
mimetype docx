--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -780,50 +780,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proximités et contrôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02351806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La confiance interpersonnelle en milieu hospitalier : une proposition de lecture par la Proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -835,2895 +904,2826 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7/n°1 (3), pp.31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.071.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.071.0031⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02327140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximités : retour sur 25 années d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Décembre (5-6), pp.917-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.185.0917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet négatif de la proximité cognitive : knowledge spillovers dans l'avionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beaugency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (55), pp.223-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive proximity and knowledge spillover in the avionics industry An analysis from patents and scientific publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beaugency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (55), pp.223 - 246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr1.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrie aéronautique civile européenne : vers une banalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Revue d'Economie Industrielle, vol. 4 (n°164), pp. 131-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.7699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contenu et effets de la proximité institutionnelle : un cas d'enfermement dans l'industrie aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (101), pp.105-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.101.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contenu et effets de la proximité institutionnelle : un cas d’enfermement dans l’industrie aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (3), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.101.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Related variety and the dynamics of European photonic clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bécue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bouaroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Meunié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (8), pp.1292 - 1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2017.1306027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vertus de l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.149 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2017.1349368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une relecture du Ba d’Ikujiro Nonaka par l’Ecole de la proximité. Le cas d’un échec de conversion de connaissances entre la France et la Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), pp.100-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1053691ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la Proximité sur l'exécution des politiques publiques : L'exemple d'un Centre de Lutte contre le Cancer (CLCC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nautré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (1/2), pp.147-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.34.2017.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôles et proximités au sein de la supply chain aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2011.11516977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outsourcing of strategic resources and capabilities: Opposing choices in the commercial aircraft manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beaugency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Erdem Sakinç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (5), pp.912-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JKM-01-2015-0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02180310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous chemical operations and modifications on magnetic γ-Fe2O3 nanoparticles confined in nanoliter droplets for the assembly of fluorescent and magnetic SiO2@γ-Fe2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (95), pp.16904-16907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC07044A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des organisations sous pression. Quand la légitimité, l’identité et le sensemaking sont menacés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Curchod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Moralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (248), pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.248.11-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Externalisation de ressources et compétences stratégiques : Airbus et Boeing, des choix opposés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beaugency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Sakinç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.912 - 931</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02337460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control by Proximity: Evidence from the &amp;quot;Aerospace Valley&amp;quot; Competitiveness Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (6), pp.955-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2013.840721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience of organisations and territories: The role of pivot firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Kechidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (4), pp.596-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2013.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience of organisations and territories: The role of pivot firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Kechidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (4), pp.596-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2013.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02337967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relational rent and underperformance of hub firms in the aeronautics value chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bécue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.172.0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02337588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES MUTATIONS DE L’INDUSTRIE AERONAUTIQUE CIVILE FRANÇAISE : CONCENTRATION, EXTERNALISATION ET FIRME-PIVOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Kechidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02351924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clusterisation et délocalisation : les proximités construites par Thales Avionics Clusterization and delocalization: proximities built by Thales Avionics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (234), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.234.15-26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clustérisation et délocalisation : les proximités construites par de Thales Avionic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hub Firms and the Dynamics of Territorial Innovation: Case Studies of Thales and Liebherr in Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Gilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Zuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (12), pp.2009-2024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2011.632904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension politique dans l'approche de la proximité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (2), pp.125-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension politique dans l’approche de la proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.125-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.12.125-144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutions and coordination: what is the contribution of a proximity-based analysis? The case of Airbus and its relations with the subcontracting network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Kechidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3/4), pp.285-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJTM.2010.032677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EADS, une transition inachevée. Une lecture par les catégories de la proximité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (2), pp.243-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions créatrices de proximités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Décembre (5-6), pp.917-936. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 3, pp.289-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...2184 lines deleted...]
-                <w:t xml:space="preserve">La dimension politique dans l'approche de la proximité.</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EADS, une transition inachevée. Une lecture par les catégories de la proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22 (2), pp.125-144</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 10 (2), pp.243-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.10.243-261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...267 lines deleted...]
-                <w:t xml:space="preserve">Les institutions créatrices de proximités.</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions créatrices de proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3, pp.289-310</w:t>
-[...145 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2008, octobre (3), pp.289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.083.0289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -4616,186 +4616,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional Dynamics and Localized Inter-Firm Relations</w:t>
+                <w:t xml:space="preserve">The institutional dynamics at the origin of a new method of &amp;quot;local&amp;quot; administration : the relationship between AEROSPATIALE and its subcontrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Urban and Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 7 (3), pp.223-236. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 7 (3), pp.223-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">The institutional dynamics at the origin of a new method of &amp;quot;local&amp;quot; administration : the relationship between AEROSPATIALE and its subcontrators</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutional Dynamics and Localized Inter-Firm Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Urban and Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 7 (3), pp.223-236</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 7 (3), pp.223-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/096977640000700303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153074v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4997,70 +4997,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les proximités, un cadre d’analyse des relations entre les systèmes de contrôle de gestion (MCS) et leur environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Workshop Contrôle de Gestion &amp; Management Public : Les organisations publiques face à leur responsabilité sociétale : quels modes de contrôle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREGO, Mar 2020, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Behind the use of medical facilities, the influence of subjective geographic proximity: a quantitative measuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Aeberhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5075,152 +5170,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe conférence internationale de management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762824v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03347746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité institutionnelle : contenu, effets et intensité. Le cas des sous-traitants du secteur aéronautique</w:t>
               </w:r>
@@ -8854,50 +8854,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EADS et les stratégies territoriales dans le Sud Ouest de la France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bécue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EADS et les Stratégies territoriales en Aquitaine, Rapport Régional du programme EETSE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8912,381 +9030,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bécue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">EADS et les stratégies territoriales dans le Sud Ouest de la France.</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EADS et les stratégies territoriales en Aquitaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bécue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gilly</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EADS y las estrategias territoriales del suroeste europeo, European Report for Programa de la Iniciativa Comunitaria INTERREG IIIB SUDOE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Gil</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00157909v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-00153181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence et diversité du passage à la production modulaire dans l'aéronautique et l'automobile en Europe.</w:t>
               </w:r>
@@ -9666,51 +9666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05583195v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Fonlupt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.151.0044" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318608v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-k34n-xz80" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verdier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.101.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pokrovsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00439" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.060.0169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.071.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0917" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02333217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaugency" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Hamouda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bouaroudj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Flamand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Meuni&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2017.1306027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1349368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053691ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02327098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01219164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferraro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Teste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malaquin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07044A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2011.11516977" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Erdem Sakin&#231;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-01-2015-0040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M3ZJ8BM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Curchod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moral&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.248.11-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sakin&#231;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.840721" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2013.09.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.172.0110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.15-26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gilly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2011.632904" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.125-144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02354283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2010.032677" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.10.243-261" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364234v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.083.0289" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Philippe-Dussine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Philippe-Dussine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2006.00309.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCSFKR1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.2666" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662710500195934" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383264v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375016v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.939" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096977640000700303" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0T1XL0KJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153074v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aeberhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655861v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900620v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Jeanne Dang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longhi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153247v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155889v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246546v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Dussine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Dussine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584656v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12235-3_17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Layan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02385445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02376436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200623v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02376465v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso-Gil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02385401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153207v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02385411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799406v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cancel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157909v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cancel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carmona" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupuy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060901v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05583195v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Fonlupt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.151.0044" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318608v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-k34n-xz80" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verdier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.101.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pokrovsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00439" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.060.0169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.071.0031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0917" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02333217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaugency" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Hamouda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bouaroudj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Flamand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Meuni&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2017.1306027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1349368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053691ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02327098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2011.11516977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Erdem Sakin&#231;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-01-2015-0040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M3ZJ8BM5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01219164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferraro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Teste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malaquin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07044A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Curchod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moral&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.248.11-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sakin&#231;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.840721" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2013.09.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.172.0110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.234.15-26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gilly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2011.632904" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.125-144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02354283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2010.032677" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.10.243-261" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364234v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.083.0289" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Philippe-Dussine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Philippe-Dussine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2006.00309.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCSFKR1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.2666" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662710500195934" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383264v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375016v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.939" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375061v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096977640000700303" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0T1XL0KJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aeberhardt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655861v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900620v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Jeanne Dang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longhi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153247v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155889v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246546v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Dussine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Dussine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584656v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12235-3_17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Layan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02385445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02376436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200623v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02376465v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso-Gil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02385401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153207v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02385411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799406v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cancel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cancel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carmona" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupuy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060901v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>