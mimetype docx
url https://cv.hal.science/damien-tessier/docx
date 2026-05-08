--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -2213,441 +2213,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PE teachers' perceptions about IMPACT project strategies to promote students' physical activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a teachers’ professional development training to promote motivation and well-being at school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology(FEPSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
+              <w:t xml:space="preserve">10th European Conference of Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04910866v1</w:t>
+                <w:t xml:space="preserve">hal-04911521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the IMPACT-project online course on motivational climate in physical education and students’ physical activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trois étapes du processus de promotion l'AP : intention, motivation et autorégulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Congrès International Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04911307v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a teachers’ professional development training to promote motivation and well-being at school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PE teachers' perceptions about IMPACT project strategies to promote students' physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Syrmpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Digelidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokce Erturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference of Positive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology(FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911521v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois étapes du processus de promotion l'AP : intention, motivation et autorégulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of the IMPACT-project online course on motivational climate in physical education and students’ physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Krommidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papaioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Digelidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Les enjeux des jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914662v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04911307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’une Échelle de mesure des compétences psychosociales</w:t>
               </w:r>
@@ -3759,51 +3759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The educational material for the training of in-service PE teachers in the IMPACT project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Digelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gokce Erturan İlker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3811,51 +3811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Gobbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Syrmpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t>
@@ -4376,51 +4376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir l’activité physique des enfants et des adolescents dans et en dehors de l’EPS : le projet européen IMPACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4428,51 +4428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -6403,51 +6403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CD04BBD"/>
+    <w:nsid w:val="04230679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6634,51 +6634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0728-585X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23748" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Ahmadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Noetel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Parker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ryan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000783" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lamboy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Williamson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192416641" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2021.1941425" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Borowik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarmar Chacaroun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1740478" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nsambu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3865" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bressoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Smith" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tzioumakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Quested" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.831259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2010.05.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03172998" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pelletier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2006.9671799" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lenoir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Langer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Syrmpas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Digelidis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokce Erturan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Krommidas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papaioannou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borowik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Borowik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927183v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926808v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926944v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokce Erturan &#304;lker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gobbi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Imbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nicolas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Degb&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leyrit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Blanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucharlat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Morand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Suerinck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912873v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Turgon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomba van Wijnen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886304v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.marti.2021.02.0289" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886289v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankland Rebecca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885786v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04759569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0728-585X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23748" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Ahmadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Noetel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Parker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ryan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000783" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lamboy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Williamson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192416641" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2021.1941425" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Borowik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarmar Chacaroun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doutreleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1740478" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nsambu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3865" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bressoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Smith" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tzioumakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Quested" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.831259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2010.05.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03172998" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pelletier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2006.9671799" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lenoir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Langer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Syrmpas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Digelidis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokce Erturan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Krommidas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papaioannou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borowik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Borowik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baillieul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927183v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926808v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926944v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokce Erturan &#304;lker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gobbi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Imbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nicolas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Degb&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leyrit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Blanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucharlat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Morand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Suerinck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912873v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Turgon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomba van Wijnen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886304v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.marti.2021.02.0289" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886289v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankland Rebecca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885786v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04759569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>