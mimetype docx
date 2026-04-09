--- v0 (2026-03-03)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien TEXIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Damien TEXIER  - CNRS Scientific researcher (2017) Clement Ader Institute– UMR 5312</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4473-7827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172145163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/X-2587-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Investigation of Plasticity Mechanisms of the $\beta $ Phase in (Ni, Pt)Al Bond Coats During Thermal Cycling by High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gailliegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-08103-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding strain localization in metallic materials: a review of high-resolution digital image correlation and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Briffod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E.J. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quinta da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14686996.2026.2630488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Ingress in Titanium and Its Alloys After High-Temperature Oxidation: A Competition Between Strengthening and Embrittlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, pp.1858-1874. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-07737-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization and grain boundary sliding analysis at sub-voxel resolution using phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Damas Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.100060. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmater.2025.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of oxidation on the mechanical properties of Alloy 718 using local mechanical testing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Calvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114669. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on elastic properties of an oxygen-graded titanium: Experimental and computational analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114801. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between microstructure anisotropy and size effects on the ductile failure of Hastelloy X printed by Laser Power Bed Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Sealy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 946, pp.149092. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.149092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-Based Vision-Transformer for Polycrystalline EBSD Scans Pre-Trained on Large-Scale Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.114599. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-II hot corrosion investigation of the DS200 +Hf superalloy at the γ/γ' scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.113095. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation delocalization at cryogenic temperatures in a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Anjaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Heczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rephayah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 276, pp.120106. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen dissolution on the mechanical behavior of thin Ti-6Al-4V specimens oxidized at high temperature: Experimental and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Palchoudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.112177. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Hot Corrosion Behavior of DS200 + Hf Nickel-Based Superalloy At 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.1027-1039. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10262-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in the Alloy 718 Ni-based superalloy: From room temperature to 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.119759. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution and large field of view imaging using a stitching procedure coupled with distortion corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.111165. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on strain localization, slip-grain boundary interaction and damage in the Alloy 718 Ni-based superalloy at 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.146927. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2024.146927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of creep loading on the oxygen diffusion of Ti6242S at 650°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanfreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238, pp.115748. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput High-Resolution Digital Image Correlation Measurements by Multi-Beam SEM Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garbowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nickell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.939-953. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-023-00961-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Effect on the Tensile Mechanical Behavior of Thin Ti6242S Specimens at 723 K and 823 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-022-06898-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat treatments on microstructural and mechanical characteristics of dissimilar friction stir welded 2198/2024 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2021.1917868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 440, pp.128483. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromécanique au service du couplage oxydation-mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Thin Nickel-Based Superalloy Specimens: Kinetics Study and Mechanical Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (1-2), pp.169 - 182. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10075-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization in Inconel 718: a three-dimensional and statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Polonsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.1-15/117037. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the impact of the hole surface integrity on the fatigue life of a 2024‐T351 aluminum alloy drilled part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (6), pp.1455-1468. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.13441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.1-15/109334. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumina Failure and Post-failure Oxidation in the NiCoCrAlY Alloy System at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (5-6), pp.487-517. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Full Field Out of Plane Displacement and Strain Measurements at the Micro-Scale in Single Reinforcement Composites under Transverse Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tabiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Therriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.359-377. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00541-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation of NiCrAlY coated Alloy 625 manufactured by selective laser melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Terner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 398, pp.1-14/126041. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porosities on brazed martensitic steel tensile properties: 2D and 3D pre-mortem vs post-mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.110084. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.110084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Elastic and Rotation Fields during Irreversible Deformation using Heaviside-Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.1-16/110600. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and quantitative analysis of plastic strain localization via multi-modal data recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.1-16/110245. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Micromechanical Behavior of a Pt-Modified Nickel Aluminide Bond-Coating and of Its Interdiffusion Zone with the Superalloy Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.1475-1480. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05634-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Behavior of Air Plasma Spray MCrAlY Coatings: Role of High Temperature Agings and Process Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.2766-2777. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05722-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLANE and out-of-plane deformation at the SUB-GRAIN scale in polycrystalline materials assessed by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.260-274. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of AA2XXX/AA7XXX friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.312-324. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffracting-grain identification from electron backscatter diffraction maps during residual stress measurements: a comparison between the sin 2 ψ and cosα methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.828-843. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719008744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short crack propagation from cracked non-metallic inclusions in a Ni-based polycrystalline superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.241-258. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT²COK, an analytical model for cyclic oxidation kinetics of hot-work tool steels in transient thermal cycling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of plastic localization by heaviside-digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.307-325. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tool geometry and welding speed on mechanical properties of dissimilar AA2198–AA2024 FSWed joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (Part A), pp.86 - 95. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue performances of FSW and GMAW aluminum alloys welded joints: Competition between microstructural and structural-contact-fretting crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.20-233. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Strain Localization Resulting from Monotonic and Cyclic Loading at 650°C in Nickel Base Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria M. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (8), pp.1289-1309. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0286-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural statistics for fatigue crack initiation in polycrystalline nickel-base superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (1-2), pp.221 - 240. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-017-0241-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of a non-line-of-sight processed β-γ-γ′ MCrAlY coating at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 326, Part A, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural features controlling the variability in low-cycle fatigue properties of alloy Inconel 718DA at intermediate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casanova Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tresa M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.1096 - 1109. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3291-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation sensitivity of wrought direct aged alloy 718 in the very high cycle fatigue regime: the role of non-metallic inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris J. Torbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 678, pp.122 - 136. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface roughness effects of the fatigue behavior of as machined inconel718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Javadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.306 - 309. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.258.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical testing of ultrathin layered material specimens at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salabura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4-5), pp.325-337. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603409.2016.1182250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale digital image correlation by electron microscopy for polycrystalline materials during elastic and plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (2), pp.197-216 </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-015-0083-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of interdiffusion on mechanical and thermal expansion properties at high temperature of a MCrAlY coated Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 307 (Part A), pp. 81-90. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface mechanical heterogeneities in a dissimilar aluminum alloys friction stir welded joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.217-229. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.06.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of High-Temperature Strain Heterogeneities in a Nickel-Based Single-Crystal Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), pp.60 - 64. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201300016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients of thermal expansion of (Ni 0·5 Al 0·5 ) (1–x) Hf x alloys (x =0...0·2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schütze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.874-879. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174328408X372083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-thermoreflectometry applied to in situ monitoring of changes in the optical properties of a MCrAlY coating during high-temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Orlando, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3053477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on the sub-grain nanoindentation response in titanium affected by high temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the relationships between heterogeneous microstructures and tensile properties through characterization of plastic strain localization in ti-6al-4v processed by wded.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 5 p., </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119890.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Rate Effect on Strain Localization in Alloy 718 Ni-Based Superalloy at Intermediate Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rephayah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024 - 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. pp.278-286, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in Ti and Ti-alloys using three-dimensional topographic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119929.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Coating Brittleness on the Thermomechanical Fatigue Behavior of a β-NiAl Coated R125 Ni-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teissedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024 - 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. pp.626-635, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and advanced characterization techniques to study the influence of process-inherited local deformation on in-service behavior of an Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Non-metallic Inclusions and Twins on the Variability in Fatigue Life in Alloy 718 Nickel Base Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2020 - 14th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Pennsylvanie, United States. pp.629-639, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51834-9_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution-digital image correlation techniques to assess slip events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of plastic localization in polycrystalline materials in relation to 3D microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao R. Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science &amp; Technology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature micromechanical testing for meso/macroscale characterizations under controlled atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical multi-scale investigation on the efficiency of FSW for dissimilar aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature tensile properties of β-γ-γ’-MCrAlY and β-Ni(Al,Pt) bond-coatings and interdiffusion zone with Ni-based single crystal superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI Thermal Barrier Coatings V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale elastic and plastic deformations in polycrystalline metallic alloys assessed via digital image correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Strain Measurements in a Polycrystalline Superalloy during Plastic Deformation: Slip Band Discontinuity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous mechanical behavior of dissimilar aluminum alloys FSWed joints assessed by OHR-DIC characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSWP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sub-grain scale elastic and plastic deformations in polycrystalline metallic alloy by electron microscopy digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Microscopy &amp; Cytometry Symposium 2017; CMCS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution strain measurements in a polycrystalline superalloy during deformation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tresa M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Cast & Wrought Hybrid Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesser Taboada Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Sasaki Reda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Effgen Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2016 - 13th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Seven Springs, United States. pp.539-548, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119075646.ch58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Tool Geometry on Mechanical Properties of Friction Stir Welded AA-2024 and AA-2198 Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th CONFERENCE AND EXHIBITION ICSOBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle to ductile behavior transition of β-NiAlPt coated Ni-based single crystal superalloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticity 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction stir welding of AA2024 and AA2198 Aluminum alloys: effect of tool geometry and process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWNDT2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two X-Ray Residual Stress Measurement Methods: Sin2 ψ and Cos α, Through the Determination of a Martensitic Steel X-Ray Elastic Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Residual Stresses 2016: ICRS-10 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sydney, Australia. pp.55 - 60, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure of the gradient of mechanical properties in MCrAlY coated MC2 Ni-base superalloy system at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus MCrAlY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behaviour of a nickel-based single crystal superalloy at the dendritic scale using micro-tensile specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creep 2012 / JIMIS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'état métallurgique sur les propriétés mécaniques d'éprouvettes amincies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Behavior of NiAl (1-x) Hfx (x= 0... 0.2) Alloys in Chlorine Based High Temperature Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schütze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">214th ECS Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Honolulu, United States. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3224741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization techniques to inform digital twins of deformed Inconel 718 and predict plastic localization using FFT-based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of plastic strain in Alloy 718 using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Proietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in-situ de l’oxydation d’un revêtement MCrAlY par thermoréflectométrie proche infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Javaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2019 - 27 ème Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behavior of air plasma spray MCrAlY coatings: Role of high temperature aging and process defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF 2019 - 46th international Conference on Metallurgical Coatings and Thin Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Briac Le Graverend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nickel Base Single Crystals Across Length Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 223 - 257 (chap.08), 2021, 978-0-12-819357-0. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819357-0.00016-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de la déformation des matériaux par microscopie corrélative mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre anniversaire des 10 ans du centre de microcaractérisation Raimond CASTAING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the coating brittleness on the thermomechanical fatigue behavior of a $\beta$-NiAl coated R125 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teissedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus McrAlY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01824322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches micromécaniques pour l'étude du couplage oxydation-mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Institut National Polytechnique de Toulouse (INP Toulouse), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05057160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien TEXIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Damien TEXIER  - CNRS Scientific researcher (2017) Clement Ader Institute– UMR 5312</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4473-7827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172145163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/X-2587-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Investigation of Plasticity Mechanisms of the $\beta $ Phase in (Ni, Pt)Al Bond Coats During Thermal Cycling by High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gailliegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-08103-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding strain localization in metallic materials: a review of high-resolution digital image correlation and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Briffod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E.J. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quinta da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (1), pp.2630488. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14686996.2026.2630488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-II hot corrosion investigation of the DS200 +Hf superalloy at the γ/γ' scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.113095. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-Based Vision-Transformer for Polycrystalline EBSD Scans Pre-Trained on Large-Scale Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.114599. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Ingress in Titanium and Its Alloys After High-Temperature Oxidation: A Competition Between Strengthening and Embrittlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, pp.1858-1874. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-07737-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of oxidation on the mechanical properties of Alloy 718 using local mechanical testing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Calvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114669. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on elastic properties of an oxygen-graded titanium: Experimental and computational analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114801. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization and grain boundary sliding analysis at sub-voxel resolution using phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Damas Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.100060. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmater.2025.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between microstructure anisotropy and size effects on the ductile failure of Hastelloy X printed by Laser Power Bed Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Sealy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 946, pp.149092. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.149092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on strain localization, slip-grain boundary interaction and damage in the Alloy 718 Ni-based superalloy at 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.146927. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2024.146927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of creep loading on the oxygen diffusion of Ti6242S at 650°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanfreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238, pp.115748. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation delocalization at cryogenic temperatures in a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Anjaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Heczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rephayah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 276, pp.120106. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen dissolution on the mechanical behavior of thin Ti-6Al-4V specimens oxidized at high temperature: Experimental and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Palchoudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.112177. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Hot Corrosion Behavior of DS200 + Hf Nickel-Based Superalloy At 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.1027-1039. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10262-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in the Alloy 718 Ni-based superalloy: From room temperature to 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.119759. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution and large field of view imaging using a stitching procedure coupled with distortion corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.111165. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput High-Resolution Digital Image Correlation Measurements by Multi-Beam SEM Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garbowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nickell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.939-953. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-023-00961-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Effect on the Tensile Mechanical Behavior of Thin Ti6242S Specimens at 723 K and 823 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-022-06898-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromécanique au service du couplage oxydation-mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat treatments on microstructural and mechanical characteristics of dissimilar friction stir welded 2198/2024 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2021.1917868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 440, pp.128483. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.1-15/109334. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization in Inconel 718: a three-dimensional and statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Polonsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.1-15/117037. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the impact of the hole surface integrity on the fatigue life of a 2024‐T351 aluminum alloy drilled part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (6), pp.1455-1468. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.13441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Thin Nickel-Based Superalloy Specimens: Kinetics Study and Mechanical Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (1-2), pp.169 - 182. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10075-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumina Failure and Post-failure Oxidation in the NiCoCrAlY Alloy System at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (5-6), pp.487-517. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Behavior of Air Plasma Spray MCrAlY Coatings: Role of High Temperature Agings and Process Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.2766-2777. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05722-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Full Field Out of Plane Displacement and Strain Measurements at the Micro-Scale in Single Reinforcement Composites under Transverse Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tabiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Therriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.359-377. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00541-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porosities on brazed martensitic steel tensile properties: 2D and 3D pre-mortem vs post-mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.110084. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.110084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Elastic and Rotation Fields during Irreversible Deformation using Heaviside-Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.1-16/110600. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation of NiCrAlY coated Alloy 625 manufactured by selective laser melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Terner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 398, pp.1-14/126041. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and quantitative analysis of plastic strain localization via multi-modal data recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.1-16/110245. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Micromechanical Behavior of a Pt-Modified Nickel Aluminide Bond-Coating and of Its Interdiffusion Zone with the Superalloy Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.1475-1480. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05634-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLANE and out-of-plane deformation at the SUB-GRAIN scale in polycrystalline materials assessed by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.260-274. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of AA2XXX/AA7XXX friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.312-324. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffracting-grain identification from electron backscatter diffraction maps during residual stress measurements: a comparison between the sin 2 ψ and cosα methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.828-843. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719008744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short crack propagation from cracked non-metallic inclusions in a Ni-based polycrystalline superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.241-258. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT²COK, an analytical model for cyclic oxidation kinetics of hot-work tool steels in transient thermal cycling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue performances of FSW and GMAW aluminum alloys welded joints: Competition between microstructural and structural-contact-fretting crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.20-233. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tool geometry and welding speed on mechanical properties of dissimilar AA2198–AA2024 FSWed joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (Part A), pp.86 - 95. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of plastic localization by heaviside-digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.307-325. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of a non-line-of-sight processed β-γ-γ′ MCrAlY coating at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 326, Part A, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Strain Localization Resulting from Monotonic and Cyclic Loading at 650°C in Nickel Base Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria M. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (8), pp.1289-1309. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0286-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural statistics for fatigue crack initiation in polycrystalline nickel-base superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (1-2), pp.221 - 240. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-017-0241-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface mechanical heterogeneities in a dissimilar aluminum alloys friction stir welded joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.217-229. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.06.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation sensitivity of wrought direct aged alloy 718 in the very high cycle fatigue regime: the role of non-metallic inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris J. Torbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 678, pp.122 - 136. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural features controlling the variability in low-cycle fatigue properties of alloy Inconel 718DA at intermediate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casanova Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tresa M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.1096 - 1109. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3291-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface roughness effects of the fatigue behavior of as machined inconel718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Javadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.306 - 309. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.258.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical testing of ultrathin layered material specimens at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salabura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4-5), pp.325-337. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603409.2016.1182250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of interdiffusion on mechanical and thermal expansion properties at high temperature of a MCrAlY coated Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 307 (Part A), pp. 81-90. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale digital image correlation by electron microscopy for polycrystalline materials during elastic and plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (2), pp.197-216 </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-015-0083-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of High-Temperature Strain Heterogeneities in a Nickel-Based Single-Crystal Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), pp.60 - 64. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201300016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients of thermal expansion of (Ni 0·5 Al 0·5 ) (1–x) Hf x alloys (x =0...0·2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schütze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.874-879. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174328408X372083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-thermoreflectometry applied to in situ monitoring of changes in the optical properties of a MCrAlY coating during high-temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Orlando, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3053477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on the sub-grain nanoindentation response in titanium affected by high temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the relationships between heterogeneous microstructures and tensile properties through characterization of plastic strain localization in ti-6al-4v processed by wded.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 5 p., </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119890.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Rate Effect on Strain Localization in Alloy 718 Ni-Based Superalloy at Intermediate Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rephayah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024 - 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. pp.278-286, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in Ti and Ti-alloys using three-dimensional topographic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119929.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Coating Brittleness on the Thermomechanical Fatigue Behavior of a β-NiAl Coated R125 Ni-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teissedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024 - 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. pp.626-635, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and advanced characterization techniques to study the influence of process-inherited local deformation on in-service behavior of an Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Non-metallic Inclusions and Twins on the Variability in Fatigue Life in Alloy 718 Nickel Base Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2020 - 14th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Pennsylvanie, United States. pp.629-639, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51834-9_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature micromechanical testing for meso/macroscale characterizations under controlled atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of plastic localization in polycrystalline materials in relation to 3D microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao R. Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science &amp; Technology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution-digital image correlation techniques to assess slip events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale elastic and plastic deformations in polycrystalline metallic alloys assessed via digital image correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical multi-scale investigation on the efficiency of FSW for dissimilar aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature tensile properties of β-γ-γ’-MCrAlY and β-Ni(Al,Pt) bond-coatings and interdiffusion zone with Ni-based single crystal superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI Thermal Barrier Coatings V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Strain Measurements in a Polycrystalline Superalloy during Plastic Deformation: Slip Band Discontinuity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous mechanical behavior of dissimilar aluminum alloys FSWed joints assessed by OHR-DIC characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSWP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sub-grain scale elastic and plastic deformations in polycrystalline metallic alloy by electron microscopy digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Microscopy &amp; Cytometry Symposium 2017; CMCS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution strain measurements in a polycrystalline superalloy during deformation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tresa M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Cast & Wrought Hybrid Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesser Taboada Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Sasaki Reda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Effgen Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2016 - 13th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Seven Springs, United States. pp.539-548, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119075646.ch58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Tool Geometry on Mechanical Properties of Friction Stir Welded AA-2024 and AA-2198 Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th CONFERENCE AND EXHIBITION ICSOBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle to ductile behavior transition of β-NiAlPt coated Ni-based single crystal superalloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticity 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction stir welding of AA2024 and AA2198 Aluminum alloys: effect of tool geometry and process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWNDT2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two X-Ray Residual Stress Measurement Methods: Sin2 ψ and Cos α, Through the Determination of a Martensitic Steel X-Ray Elastic Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Residual Stresses 2016: ICRS-10 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sydney, Australia. pp.55 - 60, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure of the gradient of mechanical properties in MCrAlY coated MC2 Ni-base superalloy system at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus MCrAlY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behaviour of a nickel-based single crystal superalloy at the dendritic scale using micro-tensile specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creep 2012 / JIMIS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'état métallurgique sur les propriétés mécaniques d'éprouvettes amincies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Behavior of NiAl (1-x) Hfx (x= 0... 0.2) Alloys in Chlorine Based High Temperature Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schütze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">214th ECS Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Honolulu, United States. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3224741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization techniques to inform digital twins of deformed Inconel 718 and predict plastic localization using FFT-based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of plastic strain in Alloy 718 using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Proietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behavior of air plasma spray MCrAlY coatings: Role of high temperature aging and process defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF 2019 - 46th international Conference on Metallurgical Coatings and Thin Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in-situ de l’oxydation d’un revêtement MCrAlY par thermoréflectométrie proche infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Javaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2019 - 27 ème Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Briac Le Graverend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nickel Base Single Crystals Across Length Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 223 - 257 (chap.08), 2021, 978-0-12-819357-0. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819357-0.00016-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de la déformation des matériaux par microscopie corrélative mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre anniversaire des 10 ans du centre de microcaractérisation Raimond CASTAING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the coating brittleness on the thermomechanical fatigue behavior of a $\beta$-NiAl coated R125 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teissedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus McrAlY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01824322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches micromécaniques pour l'étude du couplage oxydation-mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Institut National Polytechnique de Toulouse (INP Toulouse), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05057160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8FE4A8B"/>
+    <w:nsid w:val="31449E3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4473-7827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172145163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-2587-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08103-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briffod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E.J. Edwards" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quinta da Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Stinville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2026.2630488" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05004906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07737-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Damas Resende" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmater.2025.100060" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05268655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avegnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sirvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149092" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05106845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanviemvongsak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knittel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113095" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04617366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Anjaria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Heczko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rephayah Black" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Reynolds" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04678443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10262-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04457558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanese" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119759" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04664076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Black" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cav&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanfreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115748" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Black" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garbowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nickell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00961-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03891784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06898-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03217037v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Masoumi Khalilabad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Zedan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2021.1917868" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03291064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knittel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10075-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03255736v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hestroffer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155225v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13441" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10060-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02417490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabiai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Therriault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00541-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Flores" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Lee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126041" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02430629v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanderesse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.110084" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935109v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Stinville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Callahan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110600" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02505530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459141v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05634-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Straub" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05722-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Pollock" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02096432v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Robe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.03.027" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02199848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#233;vesque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008744" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943918v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mclean Echlin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.051" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944220v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.11.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Lenthe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808552v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817610v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atmani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662651v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mclean P. Echlin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. Callahan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M. Miller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0286-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662675v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Lenthe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0241-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644848v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casanova G&#243;mez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresa M. Pollock" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3291-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662609v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Torbet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.098" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823510v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Javadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jomaa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brochu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.258.306" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662665v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mainguy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1182250" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644841v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echlin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0083-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564782v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hervier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644878v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zedan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amoros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feulvarch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.06.091" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328408X372083" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delpech" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053477" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167968v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Casta&#241;o" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119890.1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_26" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04164062v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119929.1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687721v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourhila" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_59" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02929208v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_61" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388431v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao R. Eric" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388435v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360374v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359368v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825043v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823932v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365278v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hong Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Mansouri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825105v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824273v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesser Taboada Michel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Sasaki Reda" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Effgen Santos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119075646.ch58" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824280v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823480v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823809v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Masoumi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823988v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delbergue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-10" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824302v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hervier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572488v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824401v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#252;tze" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3224741" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676240v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518038v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03358966v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/nickel-base-single-crystals-across-length-scales/naze/978-0-12-819357-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00016-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057173v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621317v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01824322v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0010" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05057160v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4473-7827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172145163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-2587-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08103-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briffod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E.J. Edwards" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quinta da Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Stinville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2026.2630488" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05106845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanviemvongsak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knittel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05004906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07737-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05268655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114669" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997733v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Damas Resende" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmater.2025.100060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avegnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sirvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04664076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Black" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146927" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204533v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cav&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanfreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115748" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04617366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Anjaria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Heczko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rephayah Black" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Reynolds" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120106" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04678443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10262-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04457558v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanese" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119759" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Black" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garbowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nickell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00961-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03891784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06898-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03217037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Masoumi Khalilabad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Zedan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2021.1917868" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03255736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hestroffer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13441" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03291064v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knittel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10075-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10060-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517403v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Straub" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05722-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02417490v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabiai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Therriault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00541-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02430629v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanderesse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.110084" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935109v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Stinville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Callahan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110600" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Flores" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126041" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02505530v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110245" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05634-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Pollock" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02096432v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Robe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.03.027" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02199848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#233;vesque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008744" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943918v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mclean Echlin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.051" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944220v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.11.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817610v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atmani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857782v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Lenthe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662679v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.026" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mclean P. Echlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. Callahan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M. Miller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0286-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Lenthe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0241-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zedan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amoros" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feulvarch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.06.091" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662609v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Torbet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.098" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644848v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casanova G&#243;mez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresa M. Pollock" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3291-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823510v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Javadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jomaa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brochu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.258.306" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mainguy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1182250" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564782v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hervier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.059" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644841v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echlin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0083-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328408X372083" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delpech" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053477" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167968v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Casta&#241;o" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119890.1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_26" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04164062v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119929.1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687721v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourhila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_59" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02929208v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_61" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388435v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao R. Eric" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388431v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825043v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360374v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823932v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365278v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hong Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Mansouri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825105v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824273v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesser Taboada Michel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Sasaki Reda" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Effgen Santos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119075646.ch58" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824280v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823480v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823809v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Masoumi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823988v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delbergue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-10" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824302v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hervier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572488v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824401v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#252;tze" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3224741" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676240v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518038v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03358966v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/nickel-base-single-crystals-across-length-scales/naze/978-0-12-819357-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00016-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057173v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621317v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01824322v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0010" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05057160v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>