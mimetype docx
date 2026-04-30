--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien TEXIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Damien TEXIER  - CNRS Scientific researcher (2017) Clement Ader Institute– UMR 5312</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4473-7827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172145163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/X-2587-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Investigation of Plasticity Mechanisms of the $\beta $ Phase in (Ni, Pt)Al Bond Coats During Thermal Cycling by High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gailliegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-08103-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding strain localization in metallic materials: a review of high-resolution digital image correlation and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Briffod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E.J. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quinta da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (1), pp.2630488. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14686996.2026.2630488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-II hot corrosion investigation of the DS200 +Hf superalloy at the γ/γ' scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.113095. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-Based Vision-Transformer for Polycrystalline EBSD Scans Pre-Trained on Large-Scale Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.114599. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Ingress in Titanium and Its Alloys After High-Temperature Oxidation: A Competition Between Strengthening and Embrittlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, pp.1858-1874. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-07737-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of oxidation on the mechanical properties of Alloy 718 using local mechanical testing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Calvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114669. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on elastic properties of an oxygen-graded titanium: Experimental and computational analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114801. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization and grain boundary sliding analysis at sub-voxel resolution using phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Damas Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.100060. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmater.2025.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between microstructure anisotropy and size effects on the ductile failure of Hastelloy X printed by Laser Power Bed Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Sealy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 946, pp.149092. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.149092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on strain localization, slip-grain boundary interaction and damage in the Alloy 718 Ni-based superalloy at 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.146927. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2024.146927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of creep loading on the oxygen diffusion of Ti6242S at 650°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanfreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238, pp.115748. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation delocalization at cryogenic temperatures in a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Anjaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Heczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rephayah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 276, pp.120106. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen dissolution on the mechanical behavior of thin Ti-6Al-4V specimens oxidized at high temperature: Experimental and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Palchoudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.112177. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Hot Corrosion Behavior of DS200 + Hf Nickel-Based Superalloy At 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.1027-1039. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10262-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in the Alloy 718 Ni-based superalloy: From room temperature to 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.119759. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution and large field of view imaging using a stitching procedure coupled with distortion corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.111165. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput High-Resolution Digital Image Correlation Measurements by Multi-Beam SEM Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garbowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nickell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.939-953. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-023-00961-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Effect on the Tensile Mechanical Behavior of Thin Ti6242S Specimens at 723 K and 823 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-022-06898-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromécanique au service du couplage oxydation-mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat treatments on microstructural and mechanical characteristics of dissimilar friction stir welded 2198/2024 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2021.1917868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 440, pp.128483. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.1-15/109334. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization in Inconel 718: a three-dimensional and statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Polonsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.1-15/117037. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the impact of the hole surface integrity on the fatigue life of a 2024‐T351 aluminum alloy drilled part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (6), pp.1455-1468. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.13441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Thin Nickel-Based Superalloy Specimens: Kinetics Study and Mechanical Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (1-2), pp.169 - 182. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10075-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumina Failure and Post-failure Oxidation in the NiCoCrAlY Alloy System at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (5-6), pp.487-517. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Behavior of Air Plasma Spray MCrAlY Coatings: Role of High Temperature Agings and Process Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.2766-2777. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05722-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Full Field Out of Plane Displacement and Strain Measurements at the Micro-Scale in Single Reinforcement Composites under Transverse Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tabiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Therriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.359-377. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00541-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porosities on brazed martensitic steel tensile properties: 2D and 3D pre-mortem vs post-mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.110084. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.110084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Elastic and Rotation Fields during Irreversible Deformation using Heaviside-Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.1-16/110600. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation of NiCrAlY coated Alloy 625 manufactured by selective laser melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Terner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 398, pp.1-14/126041. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and quantitative analysis of plastic strain localization via multi-modal data recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.1-16/110245. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Micromechanical Behavior of a Pt-Modified Nickel Aluminide Bond-Coating and of Its Interdiffusion Zone with the Superalloy Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.1475-1480. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05634-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLANE and out-of-plane deformation at the SUB-GRAIN scale in polycrystalline materials assessed by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.260-274. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of AA2XXX/AA7XXX friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.312-324. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffracting-grain identification from electron backscatter diffraction maps during residual stress measurements: a comparison between the sin 2 ψ and cosα methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.828-843. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719008744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short crack propagation from cracked non-metallic inclusions in a Ni-based polycrystalline superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.241-258. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT²COK, an analytical model for cyclic oxidation kinetics of hot-work tool steels in transient thermal cycling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue performances of FSW and GMAW aluminum alloys welded joints: Competition between microstructural and structural-contact-fretting crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.20-233. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tool geometry and welding speed on mechanical properties of dissimilar AA2198–AA2024 FSWed joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (Part A), pp.86 - 95. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of plastic localization by heaviside-digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.307-325. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of a non-line-of-sight processed β-γ-γ′ MCrAlY coating at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 326, Part A, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Strain Localization Resulting from Monotonic and Cyclic Loading at 650°C in Nickel Base Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria M. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (8), pp.1289-1309. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0286-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural statistics for fatigue crack initiation in polycrystalline nickel-base superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (1-2), pp.221 - 240. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-017-0241-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface mechanical heterogeneities in a dissimilar aluminum alloys friction stir welded joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.217-229. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.06.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation sensitivity of wrought direct aged alloy 718 in the very high cycle fatigue regime: the role of non-metallic inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris J. Torbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 678, pp.122 - 136. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural features controlling the variability in low-cycle fatigue properties of alloy Inconel 718DA at intermediate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casanova Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tresa M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.1096 - 1109. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3291-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface roughness effects of the fatigue behavior of as machined inconel718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Javadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.306 - 309. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.258.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical testing of ultrathin layered material specimens at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salabura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4-5), pp.325-337. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603409.2016.1182250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of interdiffusion on mechanical and thermal expansion properties at high temperature of a MCrAlY coated Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 307 (Part A), pp. 81-90. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale digital image correlation by electron microscopy for polycrystalline materials during elastic and plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (2), pp.197-216 </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-015-0083-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of High-Temperature Strain Heterogeneities in a Nickel-Based Single-Crystal Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), pp.60 - 64. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201300016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients of thermal expansion of (Ni 0·5 Al 0·5 ) (1–x) Hf x alloys (x =0...0·2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schütze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.874-879. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174328408X372083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-thermoreflectometry applied to in situ monitoring of changes in the optical properties of a MCrAlY coating during high-temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Orlando, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3053477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on the sub-grain nanoindentation response in titanium affected by high temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the relationships between heterogeneous microstructures and tensile properties through characterization of plastic strain localization in ti-6al-4v processed by wded.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 5 p., </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119890.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Rate Effect on Strain Localization in Alloy 718 Ni-Based Superalloy at Intermediate Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rephayah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024 - 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. pp.278-286, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in Ti and Ti-alloys using three-dimensional topographic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119929.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Coating Brittleness on the Thermomechanical Fatigue Behavior of a β-NiAl Coated R125 Ni-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teissedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024 - 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. pp.626-635, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and advanced characterization techniques to study the influence of process-inherited local deformation on in-service behavior of an Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Non-metallic Inclusions and Twins on the Variability in Fatigue Life in Alloy 718 Nickel Base Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2020 - 14th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Pennsylvanie, United States. pp.629-639, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51834-9_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature micromechanical testing for meso/macroscale characterizations under controlled atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of plastic localization in polycrystalline materials in relation to 3D microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao R. Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science &amp; Technology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution-digital image correlation techniques to assess slip events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale elastic and plastic deformations in polycrystalline metallic alloys assessed via digital image correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical multi-scale investigation on the efficiency of FSW for dissimilar aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature tensile properties of β-γ-γ’-MCrAlY and β-Ni(Al,Pt) bond-coatings and interdiffusion zone with Ni-based single crystal superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI Thermal Barrier Coatings V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Strain Measurements in a Polycrystalline Superalloy during Plastic Deformation: Slip Band Discontinuity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous mechanical behavior of dissimilar aluminum alloys FSWed joints assessed by OHR-DIC characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSWP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sub-grain scale elastic and plastic deformations in polycrystalline metallic alloy by electron microscopy digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Microscopy &amp; Cytometry Symposium 2017; CMCS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution strain measurements in a polycrystalline superalloy during deformation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tresa M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Cast & Wrought Hybrid Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesser Taboada Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Sasaki Reda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Effgen Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2016 - 13th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Seven Springs, United States. pp.539-548, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119075646.ch58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Tool Geometry on Mechanical Properties of Friction Stir Welded AA-2024 and AA-2198 Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th CONFERENCE AND EXHIBITION ICSOBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle to ductile behavior transition of β-NiAlPt coated Ni-based single crystal superalloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticity 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction stir welding of AA2024 and AA2198 Aluminum alloys: effect of tool geometry and process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWNDT2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two X-Ray Residual Stress Measurement Methods: Sin2 ψ and Cos α, Through the Determination of a Martensitic Steel X-Ray Elastic Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Residual Stresses 2016: ICRS-10 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sydney, Australia. pp.55 - 60, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure of the gradient of mechanical properties in MCrAlY coated MC2 Ni-base superalloy system at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus MCrAlY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behaviour of a nickel-based single crystal superalloy at the dendritic scale using micro-tensile specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creep 2012 / JIMIS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'état métallurgique sur les propriétés mécaniques d'éprouvettes amincies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Behavior of NiAl (1-x) Hfx (x= 0... 0.2) Alloys in Chlorine Based High Temperature Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schütze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">214th ECS Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Honolulu, United States. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3224741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization techniques to inform digital twins of deformed Inconel 718 and predict plastic localization using FFT-based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of plastic strain in Alloy 718 using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Proietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behavior of air plasma spray MCrAlY coatings: Role of high temperature aging and process defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF 2019 - 46th international Conference on Metallurgical Coatings and Thin Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in-situ de l’oxydation d’un revêtement MCrAlY par thermoréflectométrie proche infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Javaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2019 - 27 ème Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Briac Le Graverend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nickel Base Single Crystals Across Length Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 223 - 257 (chap.08), 2021, 978-0-12-819357-0. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819357-0.00016-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de la déformation des matériaux par microscopie corrélative mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre anniversaire des 10 ans du centre de microcaractérisation Raimond CASTAING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the coating brittleness on the thermomechanical fatigue behavior of a $\beta$-NiAl coated R125 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teissedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus McrAlY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01824322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches micromécaniques pour l'étude du couplage oxydation-mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Institut National Polytechnique de Toulouse (INP Toulouse), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05057160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien TEXIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Damien TEXIER  - CNRS Scientific researcher (2017) Clement Ader Institute– UMR 5312</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4473-7827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172145163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/X-2587-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Investigation of Plasticity Mechanisms of the $\beta $ Phase in (Ni, Pt)Al Bond Coats During Thermal Cycling by High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gailliegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-08103-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding strain localization in metallic materials: a review of high-resolution digital image correlation and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Briffod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E.J. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quinta da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (1), pp.2630488. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14686996.2026.2630488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Ingress in Titanium and Its Alloys After High-Temperature Oxidation: A Competition Between Strengthening and Embrittlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, pp.1858-1874. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-07737-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of oxidation on the mechanical properties of Alloy 718 using local mechanical testing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Calvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114669. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on elastic properties of an oxygen-graded titanium: Experimental and computational analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114801. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization and grain boundary sliding analysis at sub-voxel resolution using phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Damas Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.100060. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmater.2025.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between microstructure anisotropy and size effects on the ductile failure of Hastelloy X printed by Laser Power Bed Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Sealy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 946, pp.149092. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.149092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-Based Vision-Transformer for Polycrystalline EBSD Scans Pre-Trained on Large-Scale Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.114599. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-II hot corrosion investigation of the DS200 +Hf superalloy at the γ/γ' scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.113095. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation delocalization at cryogenic temperatures in a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Anjaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Heczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rephayah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 276, pp.120106. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen dissolution on the mechanical behavior of thin Ti-6Al-4V specimens oxidized at high temperature: Experimental and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Palchoudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.112177. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Hot Corrosion Behavior of DS200 + Hf Nickel-Based Superalloy At 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.1027-1039. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10262-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in the Alloy 718 Ni-based superalloy: From room temperature to 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.119759. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution and large field of view imaging using a stitching procedure coupled with distortion corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.111165. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on strain localization, slip-grain boundary interaction and damage in the Alloy 718 Ni-based superalloy at 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.146927. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2024.146927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of creep loading on the oxygen diffusion of Ti6242S at 650°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanfreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238, pp.115748. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput High-Resolution Digital Image Correlation Measurements by Multi-Beam SEM Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garbowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nickell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.939-953. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-023-00961-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Effect on the Tensile Mechanical Behavior of Thin Ti6242S Specimens at 723 K and 823 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-022-06898-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat treatments on microstructural and mechanical characteristics of dissimilar friction stir welded 2198/2024 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2021.1917868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 440, pp.128483. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromécanique au service du couplage oxydation-mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Thin Nickel-Based Superalloy Specimens: Kinetics Study and Mechanical Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (1-2), pp.169 - 182. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10075-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.1-15/109334. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization in Inconel 718: a three-dimensional and statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Polonsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.1-15/117037. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the impact of the hole surface integrity on the fatigue life of a 2024‐T351 aluminum alloy drilled part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (6), pp.1455-1468. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.13441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumina Failure and Post-failure Oxidation in the NiCoCrAlY Alloy System at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (5-6), pp.487-517. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Full Field Out of Plane Displacement and Strain Measurements at the Micro-Scale in Single Reinforcement Composites under Transverse Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tabiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Therriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.359-377. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00541-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Elastic and Rotation Fields during Irreversible Deformation using Heaviside-Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.1-16/110600. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porosities on brazed martensitic steel tensile properties: 2D and 3D pre-mortem vs post-mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.110084. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.110084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation of NiCrAlY coated Alloy 625 manufactured by selective laser melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Terner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 398, pp.1-14/126041. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Micromechanical Behavior of a Pt-Modified Nickel Aluminide Bond-Coating and of Its Interdiffusion Zone with the Superalloy Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.1475-1480. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05634-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and quantitative analysis of plastic strain localization via multi-modal data recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.1-16/110245. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Behavior of Air Plasma Spray MCrAlY Coatings: Role of High Temperature Agings and Process Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.2766-2777. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05722-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of AA2XXX/AA7XXX friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.312-324. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLANE and out-of-plane deformation at the SUB-GRAIN scale in polycrystalline materials assessed by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.260-274. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT²COK, an analytical model for cyclic oxidation kinetics of hot-work tool steels in transient thermal cycling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short crack propagation from cracked non-metallic inclusions in a Ni-based polycrystalline superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.241-258. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffracting-grain identification from electron backscatter diffraction maps during residual stress measurements: a comparison between the sin 2 ψ and cosα methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.828-843. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719008744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tool geometry and welding speed on mechanical properties of dissimilar AA2198–AA2024 FSWed joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (Part A), pp.86 - 95. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of plastic localization by heaviside-digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.307-325. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue performances of FSW and GMAW aluminum alloys welded joints: Competition between microstructural and structural-contact-fretting crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.20-233. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Strain Localization Resulting from Monotonic and Cyclic Loading at 650°C in Nickel Base Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria M. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (8), pp.1289-1309. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0286-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural statistics for fatigue crack initiation in polycrystalline nickel-base superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (1-2), pp.221 - 240. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-017-0241-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of a non-line-of-sight processed β-γ-γ′ MCrAlY coating at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 326, Part A, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation sensitivity of wrought direct aged alloy 718 in the very high cycle fatigue regime: the role of non-metallic inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris J. Torbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 678, pp.122 - 136. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural features controlling the variability in low-cycle fatigue properties of alloy Inconel 718DA at intermediate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casanova Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tresa M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.1096 - 1109. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3291-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface roughness effects of the fatigue behavior of as machined inconel718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Javadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.306 - 309. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.258.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical testing of ultrathin layered material specimens at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salabura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4-5), pp.325-337. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603409.2016.1182250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of interdiffusion on mechanical and thermal expansion properties at high temperature of a MCrAlY coated Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 307 (Part A), pp. 81-90. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale digital image correlation by electron microscopy for polycrystalline materials during elastic and plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (2), pp.197-216 </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-015-0083-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface mechanical heterogeneities in a dissimilar aluminum alloys friction stir welded joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.217-229. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.06.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of High-Temperature Strain Heterogeneities in a Nickel-Based Single-Crystal Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), pp.60 - 64. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201300016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients of thermal expansion of (Ni 0·5 Al 0·5 ) (1–x) Hf x alloys (x =0...0·2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schütze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.874-879. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174328408X372083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-thermoreflectometry applied to in situ monitoring of changes in the optical properties of a MCrAlY coating during high-temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Orlando, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3053477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on the sub-grain nanoindentation response in titanium affected by high temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the relationships between heterogeneous microstructures and tensile properties through characterization of plastic strain localization in ti-6al-4v processed by wded.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 5 p., </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119890.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Rate Effect on Strain Localization in Alloy 718 Ni-Based Superalloy at Intermediate Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rephayah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024 - 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. pp.278-286, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in Ti and Ti-alloys using three-dimensional topographic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119929.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Coating Brittleness on the Thermomechanical Fatigue Behavior of a β-NiAl Coated R125 Ni-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teissedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024 - 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. pp.626-635, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and advanced characterization techniques to study the influence of process-inherited local deformation on in-service behavior of an Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Non-metallic Inclusions and Twins on the Variability in Fatigue Life in Alloy 718 Nickel Base Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2020 - 14th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Pennsylvanie, United States. pp.629-639, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51834-9_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of plastic localization in polycrystalline materials in relation to 3D microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao R. Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science &amp; Technology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution-digital image correlation techniques to assess slip events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature micromechanical testing for meso/macroscale characterizations under controlled atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale elastic and plastic deformations in polycrystalline metallic alloys assessed via digital image correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical multi-scale investigation on the efficiency of FSW for dissimilar aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature tensile properties of β-γ-γ’-MCrAlY and β-Ni(Al,Pt) bond-coatings and interdiffusion zone with Ni-based single crystal superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI Thermal Barrier Coatings V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Strain Measurements in a Polycrystalline Superalloy during Plastic Deformation: Slip Band Discontinuity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous mechanical behavior of dissimilar aluminum alloys FSWed joints assessed by OHR-DIC characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSWP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sub-grain scale elastic and plastic deformations in polycrystalline metallic alloy by electron microscopy digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Microscopy &amp; Cytometry Symposium 2017; CMCS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution strain measurements in a polycrystalline superalloy during deformation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tresa M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Tool Geometry on Mechanical Properties of Friction Stir Welded AA-2024 and AA-2198 Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th CONFERENCE AND EXHIBITION ICSOBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Cast & Wrought Hybrid Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesser Taboada Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Sasaki Reda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Effgen Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2016 - 13th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Seven Springs, United States. pp.539-548, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119075646.ch58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle to ductile behavior transition of β-NiAlPt coated Ni-based single crystal superalloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticity 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction stir welding of AA2024 and AA2198 Aluminum alloys: effect of tool geometry and process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWNDT2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two X-Ray Residual Stress Measurement Methods: Sin2 ψ and Cos α, Through the Determination of a Martensitic Steel X-Ray Elastic Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Residual Stresses 2016: ICRS-10 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sydney, Australia. pp.55 - 60, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure of the gradient of mechanical properties in MCrAlY coated MC2 Ni-base superalloy system at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus MCrAlY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behaviour of a nickel-based single crystal superalloy at the dendritic scale using micro-tensile specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creep 2012 / JIMIS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'état métallurgique sur les propriétés mécaniques d'éprouvettes amincies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Behavior of NiAl (1-x) Hfx (x= 0... 0.2) Alloys in Chlorine Based High Temperature Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schütze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">214th ECS Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Honolulu, United States. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3224741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization techniques to inform digital twins of deformed Inconel 718 and predict plastic localization using FFT-based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of plastic strain in Alloy 718 using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Proietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in-situ de l’oxydation d’un revêtement MCrAlY par thermoréflectométrie proche infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Javaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2019 - 27 ème Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behavior of air plasma spray MCrAlY coatings: Role of high temperature aging and process defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF 2019 - 46th international Conference on Metallurgical Coatings and Thin Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Briac Le Graverend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nickel Base Single Crystals Across Length Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 223 - 257 (chap.08), 2021, 978-0-12-819357-0. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819357-0.00016-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de la déformation des matériaux par microscopie corrélative mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre anniversaire des 10 ans du centre de microcaractérisation Raimond CASTAING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the coating brittleness on the thermomechanical fatigue behavior of a $\beta$-NiAl coated R125 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teissedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus McrAlY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01824322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches micromécaniques pour l'étude du couplage oxydation-mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Institut National Polytechnique de Toulouse (INP Toulouse), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05057160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31449E3B"/>
+    <w:nsid w:val="C990016D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4473-7827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172145163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-2587-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08103-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briffod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E.J. Edwards" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quinta da Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Stinville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2026.2630488" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05106845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanviemvongsak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knittel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05004906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07737-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05268655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114669" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997733v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Damas Resende" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmater.2025.100060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avegnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sirvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04664076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Black" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146927" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204533v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cav&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanfreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115748" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04617366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Anjaria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Heczko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rephayah Black" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Reynolds" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120106" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04678443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10262-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04457558v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanese" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119759" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Black" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garbowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nickell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00961-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03891784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06898-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03217037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Masoumi Khalilabad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Zedan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2021.1917868" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03255736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hestroffer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13441" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03291064v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knittel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10075-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10060-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517403v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Straub" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05722-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02417490v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabiai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Therriault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00541-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02430629v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanderesse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.110084" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935109v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Stinville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Callahan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110600" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Flores" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126041" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02505530v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110245" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05634-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Pollock" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02096432v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Robe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.03.027" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02199848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#233;vesque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008744" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943918v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mclean Echlin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.051" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944220v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.11.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817610v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atmani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857782v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Lenthe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662679v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.026" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mclean P. Echlin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. Callahan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M. Miller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0286-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Lenthe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0241-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zedan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amoros" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feulvarch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.06.091" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662609v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Torbet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.098" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644848v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casanova G&#243;mez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresa M. Pollock" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3291-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823510v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Javadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jomaa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brochu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.258.306" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mainguy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1182250" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564782v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hervier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.059" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644841v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echlin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0083-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328408X372083" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delpech" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053477" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167968v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Casta&#241;o" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119890.1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_26" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04164062v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119929.1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687721v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourhila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_59" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02929208v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_61" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388435v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao R. Eric" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388431v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825043v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360374v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823932v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365278v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hong Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Mansouri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825105v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824273v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesser Taboada Michel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Sasaki Reda" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Effgen Santos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119075646.ch58" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824280v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823480v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823809v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Masoumi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823988v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delbergue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-10" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824302v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hervier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572488v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824401v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#252;tze" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3224741" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676240v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518038v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03358966v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/nickel-base-single-crystals-across-length-scales/naze/978-0-12-819357-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00016-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057173v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621317v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01824322v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0010" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05057160v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4473-7827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172145163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-2587-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08103-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briffod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E.J. Edwards" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quinta da Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Stinville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2026.2630488" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05004906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07737-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05268655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114669" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Damas Resende" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmater.2025.100060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avegnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sirvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149092" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05106845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanviemvongsak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knittel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113095" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04617366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Anjaria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Heczko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rephayah Black" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Reynolds" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04678443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10262-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04457558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119759" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04664076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Black" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cav&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanfreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115748" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Black" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garbowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nickell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00961-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03891784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06898-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03217037v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Masoumi Khalilabad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Zedan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2021.1917868" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03291064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knittel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10075-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03255736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hestroffer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13441" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10060-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02417490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabiai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Therriault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00541-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Stinville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Callahan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110600" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02430629v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanderesse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.110084" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Flores" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Lee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126041" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459141v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05634-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02505530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110245" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Straub" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05722-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02096432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Robe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.03.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064096v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Pollock" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.11.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mclean Echlin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.051" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02199848v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#233;vesque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008744" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808552v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.030" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Lenthe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817610v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atmani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662651v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mclean P. Echlin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. Callahan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M. Miller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0286-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662675v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Lenthe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0241-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662609v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Torbet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.098" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644848v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casanova G&#243;mez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresa M. Pollock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3291-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823510v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Javadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jomaa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brochu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.258.306" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662665v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mainguy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1182250" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564782v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hervier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.059" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echlin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0083-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644878v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zedan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amoros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feulvarch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.06.091" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328408X372083" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delpech" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053477" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167968v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Casta&#241;o" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119890.1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_26" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04164062v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119929.1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687721v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourhila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_59" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02929208v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_61" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114007v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao R. Eric" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388431v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388435v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825043v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360374v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823932v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365278v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hong Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Mansouri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825105v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824280v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824273v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesser Taboada Michel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Sasaki Reda" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Effgen Santos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119075646.ch58" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823480v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823809v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Masoumi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823988v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delbergue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-10" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824302v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hervier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572488v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824401v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#252;tze" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3224741" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676240v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518038v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03358966v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/nickel-base-single-crystals-across-length-scales/naze/978-0-12-819357-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00016-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057173v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621317v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01824322v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0010" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05057160v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>