--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien TEXIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Damien TEXIER  - CNRS Scientific researcher (2017) Clement Ader Institute– UMR 5312</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4473-7827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172145163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/X-2587-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Investigation of Plasticity Mechanisms of the $\beta $ Phase in (Ni, Pt)Al Bond Coats During Thermal Cycling by High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gailliegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-08103-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding strain localization in metallic materials: a review of high-resolution digital image correlation and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Briffod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E.J. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quinta da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (1), pp.2630488. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14686996.2026.2630488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Ingress in Titanium and Its Alloys After High-Temperature Oxidation: A Competition Between Strengthening and Embrittlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, pp.1858-1874. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-07737-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of oxidation on the mechanical properties of Alloy 718 using local mechanical testing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Calvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114669. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on elastic properties of an oxygen-graded titanium: Experimental and computational analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114801. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization and grain boundary sliding analysis at sub-voxel resolution using phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Damas Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.100060. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmater.2025.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between microstructure anisotropy and size effects on the ductile failure of Hastelloy X printed by Laser Power Bed Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Sealy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 946, pp.149092. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.149092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-Based Vision-Transformer for Polycrystalline EBSD Scans Pre-Trained on Large-Scale Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.114599. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-II hot corrosion investigation of the DS200 +Hf superalloy at the γ/γ' scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.113095. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation delocalization at cryogenic temperatures in a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Anjaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Heczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rephayah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 276, pp.120106. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen dissolution on the mechanical behavior of thin Ti-6Al-4V specimens oxidized at high temperature: Experimental and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Palchoudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.112177. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Hot Corrosion Behavior of DS200 + Hf Nickel-Based Superalloy At 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.1027-1039. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10262-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in the Alloy 718 Ni-based superalloy: From room temperature to 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.119759. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution and large field of view imaging using a stitching procedure coupled with distortion corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.111165. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on strain localization, slip-grain boundary interaction and damage in the Alloy 718 Ni-based superalloy at 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.146927. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2024.146927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of creep loading on the oxygen diffusion of Ti6242S at 650°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanfreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238, pp.115748. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput High-Resolution Digital Image Correlation Measurements by Multi-Beam SEM Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garbowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nickell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.939-953. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-023-00961-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Effect on the Tensile Mechanical Behavior of Thin Ti6242S Specimens at 723 K and 823 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-022-06898-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat treatments on microstructural and mechanical characteristics of dissimilar friction stir welded 2198/2024 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2021.1917868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 440, pp.128483. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromécanique au service du couplage oxydation-mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Thin Nickel-Based Superalloy Specimens: Kinetics Study and Mechanical Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (1-2), pp.169 - 182. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10075-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.1-15/109334. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization in Inconel 718: a three-dimensional and statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Polonsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.1-15/117037. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the impact of the hole surface integrity on the fatigue life of a 2024‐T351 aluminum alloy drilled part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (6), pp.1455-1468. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.13441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumina Failure and Post-failure Oxidation in the NiCoCrAlY Alloy System at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (5-6), pp.487-517. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Full Field Out of Plane Displacement and Strain Measurements at the Micro-Scale in Single Reinforcement Composites under Transverse Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tabiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Therriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.359-377. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00541-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Elastic and Rotation Fields during Irreversible Deformation using Heaviside-Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.1-16/110600. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porosities on brazed martensitic steel tensile properties: 2D and 3D pre-mortem vs post-mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.110084. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.110084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation of NiCrAlY coated Alloy 625 manufactured by selective laser melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Terner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 398, pp.1-14/126041. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Micromechanical Behavior of a Pt-Modified Nickel Aluminide Bond-Coating and of Its Interdiffusion Zone with the Superalloy Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.1475-1480. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05634-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and quantitative analysis of plastic strain localization via multi-modal data recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.1-16/110245. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Behavior of Air Plasma Spray MCrAlY Coatings: Role of High Temperature Agings and Process Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.2766-2777. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05722-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of AA2XXX/AA7XXX friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.312-324. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLANE and out-of-plane deformation at the SUB-GRAIN scale in polycrystalline materials assessed by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.260-274. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT²COK, an analytical model for cyclic oxidation kinetics of hot-work tool steels in transient thermal cycling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short crack propagation from cracked non-metallic inclusions in a Ni-based polycrystalline superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.241-258. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffracting-grain identification from electron backscatter diffraction maps during residual stress measurements: a comparison between the sin 2 ψ and cosα methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.828-843. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719008744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tool geometry and welding speed on mechanical properties of dissimilar AA2198–AA2024 FSWed joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (Part A), pp.86 - 95. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of plastic localization by heaviside-digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.307-325. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue performances of FSW and GMAW aluminum alloys welded joints: Competition between microstructural and structural-contact-fretting crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.20-233. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Strain Localization Resulting from Monotonic and Cyclic Loading at 650°C in Nickel Base Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria M. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (8), pp.1289-1309. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0286-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural statistics for fatigue crack initiation in polycrystalline nickel-base superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (1-2), pp.221 - 240. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-017-0241-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of a non-line-of-sight processed β-γ-γ′ MCrAlY coating at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 326, Part A, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation sensitivity of wrought direct aged alloy 718 in the very high cycle fatigue regime: the role of non-metallic inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris J. Torbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 678, pp.122 - 136. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural features controlling the variability in low-cycle fatigue properties of alloy Inconel 718DA at intermediate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casanova Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tresa M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.1096 - 1109. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3291-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface roughness effects of the fatigue behavior of as machined inconel718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Javadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.306 - 309. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.258.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical testing of ultrathin layered material specimens at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salabura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4-5), pp.325-337. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603409.2016.1182250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of interdiffusion on mechanical and thermal expansion properties at high temperature of a MCrAlY coated Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 307 (Part A), pp. 81-90. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale digital image correlation by electron microscopy for polycrystalline materials during elastic and plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (2), pp.197-216 </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-015-0083-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface mechanical heterogeneities in a dissimilar aluminum alloys friction stir welded joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.217-229. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.06.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of High-Temperature Strain Heterogeneities in a Nickel-Based Single-Crystal Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), pp.60 - 64. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201300016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients of thermal expansion of (Ni 0·5 Al 0·5 ) (1–x) Hf x alloys (x =0...0·2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schütze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.874-879. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174328408X372083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-thermoreflectometry applied to in situ monitoring of changes in the optical properties of a MCrAlY coating during high-temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Orlando, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3053477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on the sub-grain nanoindentation response in titanium affected by high temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the relationships between heterogeneous microstructures and tensile properties through characterization of plastic strain localization in ti-6al-4v processed by wded.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 5 p., </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119890.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Rate Effect on Strain Localization in Alloy 718 Ni-Based Superalloy at Intermediate Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rephayah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024 - 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. pp.278-286, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in Ti and Ti-alloys using three-dimensional topographic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119929.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Coating Brittleness on the Thermomechanical Fatigue Behavior of a β-NiAl Coated R125 Ni-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teissedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024 - 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. pp.626-635, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and advanced characterization techniques to study the influence of process-inherited local deformation on in-service behavior of an Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Non-metallic Inclusions and Twins on the Variability in Fatigue Life in Alloy 718 Nickel Base Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2020 - 14th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Pennsylvanie, United States. pp.629-639, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51834-9_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of plastic localization in polycrystalline materials in relation to 3D microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao R. Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science &amp; Technology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution-digital image correlation techniques to assess slip events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature micromechanical testing for meso/macroscale characterizations under controlled atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale elastic and plastic deformations in polycrystalline metallic alloys assessed via digital image correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical multi-scale investigation on the efficiency of FSW for dissimilar aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature tensile properties of β-γ-γ’-MCrAlY and β-Ni(Al,Pt) bond-coatings and interdiffusion zone with Ni-based single crystal superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI Thermal Barrier Coatings V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Strain Measurements in a Polycrystalline Superalloy during Plastic Deformation: Slip Band Discontinuity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous mechanical behavior of dissimilar aluminum alloys FSWed joints assessed by OHR-DIC characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSWP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sub-grain scale elastic and plastic deformations in polycrystalline metallic alloy by electron microscopy digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Microscopy &amp; Cytometry Symposium 2017; CMCS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution strain measurements in a polycrystalline superalloy during deformation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tresa M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Tool Geometry on Mechanical Properties of Friction Stir Welded AA-2024 and AA-2198 Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th CONFERENCE AND EXHIBITION ICSOBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Cast & Wrought Hybrid Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesser Taboada Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Sasaki Reda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Effgen Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2016 - 13th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Seven Springs, United States. pp.539-548, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119075646.ch58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle to ductile behavior transition of β-NiAlPt coated Ni-based single crystal superalloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticity 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction stir welding of AA2024 and AA2198 Aluminum alloys: effect of tool geometry and process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWNDT2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two X-Ray Residual Stress Measurement Methods: Sin2 ψ and Cos α, Through the Determination of a Martensitic Steel X-Ray Elastic Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Residual Stresses 2016: ICRS-10 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sydney, Australia. pp.55 - 60, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure of the gradient of mechanical properties in MCrAlY coated MC2 Ni-base superalloy system at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus MCrAlY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behaviour of a nickel-based single crystal superalloy at the dendritic scale using micro-tensile specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creep 2012 / JIMIS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'état métallurgique sur les propriétés mécaniques d'éprouvettes amincies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Behavior of NiAl (1-x) Hfx (x= 0... 0.2) Alloys in Chlorine Based High Temperature Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schütze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">214th ECS Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Honolulu, United States. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3224741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization techniques to inform digital twins of deformed Inconel 718 and predict plastic localization using FFT-based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of plastic strain in Alloy 718 using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Proietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in-situ de l’oxydation d’un revêtement MCrAlY par thermoréflectométrie proche infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Javaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2019 - 27 ème Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behavior of air plasma spray MCrAlY coatings: Role of high temperature aging and process defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF 2019 - 46th international Conference on Metallurgical Coatings and Thin Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Briac Le Graverend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nickel Base Single Crystals Across Length Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 223 - 257 (chap.08), 2021, 978-0-12-819357-0. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819357-0.00016-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de la déformation des matériaux par microscopie corrélative mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre anniversaire des 10 ans du centre de microcaractérisation Raimond CASTAING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the coating brittleness on the thermomechanical fatigue behavior of a $\beta$-NiAl coated R125 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teissedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus McrAlY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01824322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches micromécaniques pour l'étude du couplage oxydation-mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Institut National Polytechnique de Toulouse (INP Toulouse), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05057160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien TEXIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Damien TEXIER  - CNRS Scientific researcher (2017) Clement Ader Institute– UMR 5312</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4473-7827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172145163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=t7n6h5MAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/X-2587-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Investigation of Plasticity Mechanisms of the $\beta $ Phase in (Ni, Pt)Al Bond Coats During Thermal Cycling by High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gailliegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 57, pp.2413-2429. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-08103-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding strain localization in metallic materials: a review of high-resolution digital image correlation and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Briffod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E.J. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quinta da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (1), pp.2630488. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14686996.2026.2630488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization and grain boundary sliding analysis at sub-voxel resolution using phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Damas Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.100060. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmater.2025.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of oxidation on the mechanical properties of Alloy 718 using local mechanical testing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Calvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114669. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on elastic properties of an oxygen-graded titanium: Experimental and computational analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114801. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Ingress in Titanium and Its Alloys After High-Temperature Oxidation: A Competition Between Strengthening and Embrittlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, pp.1858-1874. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-07737-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between microstructure anisotropy and size effects on the ductile failure of Hastelloy X printed by Laser Power Bed Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Sealy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 946, pp.149092. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.149092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-II hot corrosion investigation of the DS200 +Hf superalloy at the γ/γ' scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.113095. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-Based Vision-Transformer for Polycrystalline EBSD Scans Pre-Trained on Large-Scale Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.114599. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen dissolution on the mechanical behavior of thin Ti-6Al-4V specimens oxidized at high temperature: Experimental and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Palchoudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.112177. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation delocalization at cryogenic temperatures in a nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Anjaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Heczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rephayah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 276, pp.120106. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Hot Corrosion Behavior of DS200 + Hf Nickel-Based Superalloy At 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sanviemvongsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.1027-1039. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-024-10262-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in the Alloy 718 Ni-based superalloy: From room temperature to 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.119759. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution and large field of view imaging using a stitching procedure coupled with distortion corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.111165. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain size effect on strain localization, slip-grain boundary interaction and damage in the Alloy 718 Ni-based superalloy at 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.146927. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2024.146927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of creep loading on the oxygen diffusion of Ti6242S at 650°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanfreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238, pp.115748. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput High-Resolution Digital Image Correlation Measurements by Multi-Beam SEM Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garbowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nickell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.939-953. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-023-00961-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Effect on the Tensile Mechanical Behavior of Thin Ti6242S Specimens at 723 K and 823 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-022-06898-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat treatments on microstructural and mechanical characteristics of dissimilar friction stir welded 2198/2024 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2021.1917868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on high temperature oxidation of MCrAlY coatings processed via APS and HVOF depositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 440, pp.128483. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromécanique au service du couplage oxydation-mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Thin Nickel-Based Superalloy Specimens: Kinetics Study and Mechanical Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (1-2), pp.169 - 182. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10075-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization in Inconel 718: a three-dimensional and statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Polonsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.1-15/117037. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Al2O3 failure in MCrAlY APS coatings using short-term oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.1-15/109334. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the impact of the hole surface integrity on the fatigue life of a 2024‐T351 aluminum alloy drilled part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (6), pp.1455-1468. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.13441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumina Failure and Post-failure Oxidation in the NiCoCrAlY Alloy System at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (5-6), pp.487-517. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-021-10060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation of NiCrAlY coated Alloy 625 manufactured by selective laser melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Terner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 398, pp.1-14/126041. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Elastic and Rotation Fields during Irreversible Deformation using Heaviside-Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.1-16/110600. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porosities on brazed martensitic steel tensile properties: 2D and 3D pre-mortem vs post-mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.110084. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.110084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Full Field Out of Plane Displacement and Strain Measurements at the Micro-Scale in Single Reinforcement Composites under Transverse Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tabiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Therriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.359-377. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00541-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Micromechanical Behavior of a Pt-Modified Nickel Aluminide Bond-Coating and of Its Interdiffusion Zone with the Superalloy Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.1475-1480. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05634-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and quantitative analysis of plastic strain localization via multi-modal data recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.1-16/110245. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Behavior of Air Plasma Spray MCrAlY Coatings: Role of High Temperature Agings and Process Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.2766-2777. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05722-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of AA2XXX/AA7XXX friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.312-324. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLANE and out-of-plane deformation at the SUB-GRAIN scale in polycrystalline materials assessed by confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.260-274. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffracting-grain identification from electron backscatter diffraction maps during residual stress measurements: a comparison between the sin 2 ψ and cosα methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.828-843. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719008744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT²COK, an analytical model for cyclic oxidation kinetics of hot-work tool steels in transient thermal cycling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short crack propagation from cracked non-metallic inclusions in a Ni-based polycrystalline superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.241-258. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of plastic localization by heaviside-digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.307-325. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tool geometry and welding speed on mechanical properties of dissimilar AA2198–AA2024 FSWed joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (Part A), pp.86 - 95. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue performances of FSW and GMAW aluminum alloys welded joints: Competition between microstructural and structural-contact-fretting crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.20-233. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Strain Localization Resulting from Monotonic and Cyclic Loading at 650°C in Nickel Base Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria M. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (8), pp.1289-1309. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0286-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural statistics for fatigue crack initiation in polycrystalline nickel-base superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (1-2), pp.221 - 240. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-017-0241-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of a non-line-of-sight processed β-γ-γ′ MCrAlY coating at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 326, Part A, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural features controlling the variability in low-cycle fatigue properties of alloy Inconel 718DA at intermediate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casanova Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tresa M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.1096 - 1109. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-015-3291-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation sensitivity of wrought direct aged alloy 718 in the very high cycle fatigue regime: the role of non-metallic inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris J. Torbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 678, pp.122 - 136. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface roughness effects of the fatigue behavior of as machined inconel718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Javadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.306 - 309. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.258.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical testing of ultrathin layered material specimens at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salabura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4-5), pp.325-337. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603409.2016.1182250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of interdiffusion on mechanical and thermal expansion properties at high temperature of a MCrAlY coated Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 307 (Part A), pp. 81-90. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale digital image correlation by electron microscopy for polycrystalline materials during elastic and plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (2), pp.197-216 </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-015-0083-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface mechanical heterogeneities in a dissimilar aluminum alloys friction stir welded joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.217-229. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.06.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of High-Temperature Strain Heterogeneities in a Nickel-Based Single-Crystal Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (1), pp.60 - 64. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201300016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients of thermal expansion of (Ni 0·5 Al 0·5 ) (1–x) Hf x alloys (x =0...0·2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schütze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.874-879. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174328408X372083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-thermoreflectometry applied to in situ monitoring of changes in the optical properties of a MCrAlY coating during high-temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Orlando, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3053477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the relationships between heterogeneous microstructures and tensile properties through characterization of plastic strain localization in ti-6al-4v processed by wded.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 5 p., </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119890.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Rate Effect on Strain Localization in Alloy 718 Ni-Based Superalloy at Intermediate Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rephayah Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024 - 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. pp.278-286, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on the sub-grain nanoindentation response in titanium affected by high temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in Ti and Ti-alloys using three-dimensional topographic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119929.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Coating Brittleness on the Thermomechanical Fatigue Behavior of a β-NiAl Coated R125 Ni-Based Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teissedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2024 - 15th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. pp.626-635, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and advanced characterization techniques to study the influence of process-inherited local deformation on in-service behavior of an Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Non-metallic Inclusions and Twins on the Variability in Fatigue Life in Alloy 718 Nickel Base Superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2020 - 14th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Pennsylvanie, United States. pp.629-639, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51834-9_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of plastic localization in polycrystalline materials in relation to 3D microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao R. Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science &amp; Technology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution-digital image correlation techniques to assess slip events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agathe Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature micromechanical testing for meso/macroscale characterizations under controlled atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical multi-scale investigation on the efficiency of FSW for dissimilar aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature tensile properties of β-γ-γ’-MCrAlY and β-Ni(Al,Pt) bond-coatings and interdiffusion zone with Ni-based single crystal superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI Thermal Barrier Coatings V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grain scale elastic and plastic deformations in polycrystalline metallic alloys assessed via digital image correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Strain Measurements in a Polycrystalline Superalloy during Plastic Deformation: Slip Band Discontinuity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous mechanical behavior of dissimilar aluminum alloys FSWed joints assessed by OHR-DIC characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSWP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sub-grain scale elastic and plastic deformations in polycrystalline metallic alloy by electron microscopy digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Microscopy &amp; Cytometry Symposium 2017; CMCS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution strain measurements in a polycrystalline superalloy during deformation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mclean P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tresa M. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle to ductile behavior transition of β-NiAlPt coated Ni-based single crystal superalloy at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Selezneff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticity 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Tool Geometry on Mechanical Properties of Friction Stir Welded AA-2024 and AA-2198 Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi Khalilabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th CONFERENCE AND EXHIBITION ICSOBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Cast & Wrought Hybrid Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesser Taboada Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Sasaki Reda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Effgen Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2016 - 13th International Symposium on Superalloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Seven Springs, United States. pp.539-548, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119075646.ch58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction stir welding of AA2024 and AA2198 Aluminum alloys: effect of tool geometry and process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Masoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Zedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jahazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWNDT2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two X-Ray Residual Stress Measurement Methods: Sin2 ψ and Cos α, Through the Determination of a Martensitic Steel X-Ray Elastic Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Residual Stresses 2016: ICRS-10 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sydney, Australia. pp.55 - 60, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure of the gradient of mechanical properties in MCrAlY coated MC2 Ni-base superalloy system at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus MCrAlY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behaviour of a nickel-based single crystal superalloy at the dendritic scale using micro-tensile specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creep 2012 / JIMIS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'état métallurgique sur les propriétés mécaniques d'éprouvettes amincies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Behavior of NiAl (1-x) Hfx (x= 0... 0.2) Alloys in Chlorine Based High Temperature Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schütze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">214th ECS Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Honolulu, United States. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3224741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization techniques to inform digital twins of deformed Inconel 718 and predict plastic localization using FFT-based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of plastic strain in Alloy 718 using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rouwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Proietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in-situ de l’oxydation d’un revêtement MCrAlY par thermoréflectométrie proche infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Javaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2019 - 27 ème Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behavior of air plasma spray MCrAlY coatings: Role of high temperature aging and process defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF 2019 - 46th international Conference on Metallurgical Coatings and Thin Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Briac Le Graverend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nickel Base Single Crystals Across Length Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 223 - 257 (chap.08), 2021, 978-0-12-819357-0. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819357-0.00016-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de la déformation des matériaux par microscopie corrélative mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre anniversaire des 10 ans du centre de microcaractérisation Raimond CASTAING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the coating brittleness on the thermomechanical fatigue behavior of a $\beta$-NiAl coated R125 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teissedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et Evolution des gradients de propriétés mécaniques dans le système superalliage à base de nickel MC2 revêtus McrAlY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Institut National Polytechnique de Toulouse - INPT, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013INPT0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01824322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches micromécaniques pour l'étude du couplage oxydation-mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Institut National Polytechnique de Toulouse (INP Toulouse), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05057160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C990016D"/>
+    <w:nsid w:val="059ADB1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4473-7827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172145163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-2587-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08103-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briffod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E.J. Edwards" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quinta da Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Stinville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2026.2630488" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05004906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07737-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05268655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114669" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Damas Resende" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmater.2025.100060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avegnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sirvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149092" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05106845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanviemvongsak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knittel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113095" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04617366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Anjaria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Heczko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rephayah Black" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Reynolds" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04678443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10262-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04457558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119759" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04664076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Black" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cav&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanfreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115748" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Black" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garbowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nickell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00961-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03891784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06898-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03217037v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Masoumi Khalilabad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Zedan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2021.1917868" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03291064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knittel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10075-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03255736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hestroffer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13441" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10060-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02417490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabiai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Therriault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00541-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Stinville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Callahan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110600" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02430629v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanderesse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.110084" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Flores" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Lee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126041" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459141v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05634-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02505530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110245" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Straub" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05722-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02096432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Robe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.03.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064096v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Pollock" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.11.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mclean Echlin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.051" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02199848v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#233;vesque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008744" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808552v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.030" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Lenthe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817610v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atmani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662651v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mclean P. Echlin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. Callahan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M. Miller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0286-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662675v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Lenthe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0241-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662609v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Torbet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.098" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644848v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casanova G&#243;mez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresa M. Pollock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3291-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823510v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Javadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jomaa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brochu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.258.306" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662665v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mainguy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1182250" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564782v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hervier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.059" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echlin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0083-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644878v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zedan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amoros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feulvarch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.06.091" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644852v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328408X372083" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delpech" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053477" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167968v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Casta&#241;o" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119890.1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_26" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04164062v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119929.1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687721v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourhila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_59" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02929208v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_61" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114007v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao R. Eric" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388431v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388435v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825043v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360374v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823932v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365278v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hong Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Mansouri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825105v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824280v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824273v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesser Taboada Michel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Sasaki Reda" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Effgen Santos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119075646.ch58" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823480v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823809v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Masoumi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823988v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delbergue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-10" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824302v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hervier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572488v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824401v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#252;tze" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3224741" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607881v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676240v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518038v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03358966v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/nickel-base-single-crystals-across-length-scales/naze/978-0-12-819357-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00016-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057173v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621317v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01824322v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0010" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05057160v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4473-7827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172145163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=t7n6h5MAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-2587-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479468v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08103-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517124v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briffod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E.J. Edwards" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quinta da Fonseca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Stinville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2026.2630488" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Damas Resende" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmater.2025.100060" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05268655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114669" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05004906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07737-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avegnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sirvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149092" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05106845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanviemvongsak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knittel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04617366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Anjaria" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Heczko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rephayah Black" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Reynolds" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04678443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10262-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04457558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119759" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04664076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Black" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04204533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cav&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanfreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115748" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Black" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garbowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nickell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00961-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03891784v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06898-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03217037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Masoumi Khalilabad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Zedan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahazi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2021.1917868" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727555v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03291064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Knittel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10075-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03255736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hestroffer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117037" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13441" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288006v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10060-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Flores" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Stinville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Callahan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110600" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02430629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vanderesse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.110084" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02417490v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabiai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Therriault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00541-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459141v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05634-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02505530v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110245" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cadet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Straub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05722-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02096432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Robe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.03.027" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Pollock" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02199848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#233;vesque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008744" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.11.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01943918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mclean Echlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.051" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857782v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Lenthe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808552v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.030" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817610v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atmani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662651v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mclean P. Echlin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. Callahan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M. Miller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0286-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662675v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Lenthe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0241-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662679v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.026" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644848v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casanova G&#243;mez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresa M. Pollock" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3291-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662609v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Torbet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.098" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Javadi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jomaa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brochu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.258.306" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662665v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mainguy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1182250" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564782v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hervier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.059" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644841v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echlin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0083-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644878v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zedan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amoros" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feulvarch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.06.091" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662584v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644852v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328408X372083" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Delpech" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053477" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167968v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Casta&#241;o" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119890.1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687615v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_26" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04164062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119929.1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687721v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourhila" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_59" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202702v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02929208v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_61" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao R. Eric" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388431v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388435v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360374v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359368v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825043v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825051v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823932v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365278v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Hong Liu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Mansouri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825105v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823480v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824280v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824273v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesser Taboada Michel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Sasaki Reda" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Effgen Santos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119075646.ch58" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823809v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Masoumi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823988v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delbergue" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-10" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824284v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439737v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824302v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hervier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572488v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824401v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#252;tze" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3224741" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607881v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676240v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373354v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaudin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518038v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03358966v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Briac Le Graverend" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/nickel-base-single-crystals-across-length-scales/naze/978-0-12-819357-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00016-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057173v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621317v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01824322v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05057160v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>