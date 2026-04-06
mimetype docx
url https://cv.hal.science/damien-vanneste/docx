--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -561,246 +561,246 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lps.183.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192840v1</w:t>
+                <w:t xml:space="preserve">hal-03771756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art, médiation culturelle et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fevry</w:t>
+                <w:t xml:space="preserve">Quand la musique est bonne : le handicap psychique et ses représentations dans un quartier lillois (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès D’arripe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Politiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 3-4 (2), pp.4-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lps.183.0004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, n° 3-4 (2), pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lps.183.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771960v1</w:t>
+                <w:t xml:space="preserve">hal-04192840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la musique est bonne : le handicap psychique et ses représentations dans un quartier lillois (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Routier</w:t>
+                <w:t xml:space="preserve">Art, médiation culturelle et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fevry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Politiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 3-4 (2), pp.63-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lps.183.0063⟩</w:t>
+              <w:t xml:space="preserve">, 2018, n° 3-4 (2), pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lps.183.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771756v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en EHPAD : l’épreuve de la limite, entre transitions spatiales et singularités sous contraintes</w:t>
               </w:r>
@@ -1201,204 +1201,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité et participation sociale des ainés : croisements issus d’une recherche-action participative (en partenariat avec Debout les Ainé.e.s)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Working with older adults’ movements. About social inclusion in the implementation of participatory action research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoinette Vast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème conférence ALTER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ALTER, Jul 2024, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">International Knowledge Exchange Event - COST PAAR.NET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cost Action 22167, Sep 2024, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682248v1</w:t>
+                <w:t xml:space="preserve">hal-05482530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working with older adults’ movements. About social inclusion in the implementation of participatory action research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilité et participation sociale des ainés : croisements issus d’une recherche-action participative (en partenariat avec Debout les Ainé.e.s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Choiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Vast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Knowledge Exchange Event - COST PAAR.NET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cost Action 22167, Sep 2024, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">12ème conférence ALTER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALTER, Jul 2024, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482530v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déployer le Design Citoyen avec des aînés en mouvement : Ostricourt et Pays de Mormal</w:t>
               </w:r>
@@ -1410,51 +1410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bertillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Choiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,178 +1667,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations résidentielles et normatives autour d’un béguinage pour personnes âgées.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au cœur du croisement de différents types de données. Places et contributions habitantes à la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">La recherche en Architecture, ville et sciences sociales : interroger les postures et méthodes. Convergences, divergences, circulations et hybridations méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe contact FNRS « Architecture et Sciences sociales », May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186943v1</w:t>
+                <w:t xml:space="preserve">hal-04193359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur du croisement de différents types de données. Places et contributions habitantes à la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulations résidentielles et normatives autour d’un béguinage pour personnes âgées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en Architecture, ville et sciences sociales : interroger les postures et méthodes. Convergences, divergences, circulations et hybridations méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe contact FNRS « Architecture et Sciences sociales », May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193359v1</w:t>
+                <w:t xml:space="preserve">hal-04186943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ombre à la lumière, la fabrication sociopolitique d’un territoire intercommunal néorural. La « participation-mobilisation » à la « Communauté Amie des Aînés » du Pays de Mormal</w:t>
               </w:r>
@@ -2319,215 +2319,301 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemology and Methodology of Participatory Research with Older Adults: A Comparison of Four Age-friendly City National Experiences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’ombre à la lumière. La fabrication d’un territoire intercommunal néorural : la « Communauté Amie des Aînés » du Pays de Mormal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bertillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Routledge. </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Martin; Jean-Marc Stébé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge International Handbook of Participatory Approaches in Ageing Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">À l'ombre des métropoles. Habiter, travailler, gouverner et innover dans les villes petites et moyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'université de Lorraine, pp.229 - 244, 2026, 978-2-38451-223-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191357v1</w:t>
+                <w:t xml:space="preserve">hal-05561084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epistemology and Methodology of Participatory Research with Older Adults: A Comparison of Four Age-friendly City National Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Garon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Grabczan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge International Handbook of Participatory Approaches in Ageing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.419-434, 2023, 9781003254829. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003254829-39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temporalités en établissement d’hébergement pour personnes âgées dépendantes : confrontation et articulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès d'Arripe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2560,51 +2646,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lépine, V., Le Moënne, C., Alemanno, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications &amp; organisations : Accélérations temporelles (Vol. 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2614,117 +2700,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une invitation (sociologique) à discuter quelques idées reçues sur la vieillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bertillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Choiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2734,261 +2820,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libertés et contextes de vie au cœur des organisations territoriales du maintien à domicile des personnes âgées très dépendantes (Belgique et Suisse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routier Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pisters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Catholique de Lille. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage des technologies et inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Aubrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Cobbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Douchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafficher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cluster Régional HBI Hauts-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes d’accompagnement et la vie en EHPAD – Le cas de l’établissement « Marguerite Yourcenar »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès d'Arripe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3010,153 +3096,153 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Féron-Vrau. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux du développement social local et du travail social collectif : réalisation d’une méthode d’analyse en groupe auprès de travailleurs sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRJSCS Nord-Pas-de-Calais. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3303,51 +3389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neuwels" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Laki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vanneste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.224.0049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738374v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbebaisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.073.0023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04192840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s D&#8217;arripe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Routier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.183.0063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.183.0004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0249" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saintviteux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Garcia Guillen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04682248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Choiseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Vast" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04682276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Rasset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04682256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04790983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04186943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04186930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Arripe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Routier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duranel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Leleu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabczan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003254829-39" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04790998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Routier C&#233;dric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pisters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Aubr&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Douchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafficher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rigaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neuwels" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Laki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vanneste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.224.0049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738374v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbebaisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.073.0023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s D&#8217;arripe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Routier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.183.0063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04192840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.183.0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0249" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saintviteux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Garcia Guillen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04682248v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Choiseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Vast" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04682276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Rasset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04682256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04790983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04186943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04186930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Arripe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Routier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duranel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Leleu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabczan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003254829-39" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04790998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Routier C&#233;dric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pisters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Aubr&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Douchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafficher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rigaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>