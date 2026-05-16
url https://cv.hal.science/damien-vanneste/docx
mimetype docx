--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -561,246 +561,246 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lps.183.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771756v1</w:t>
+                <w:t xml:space="preserve">hal-04192840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la musique est bonne : le handicap psychique et ses représentations dans un quartier lillois (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Routier</w:t>
+                <w:t xml:space="preserve">Art, médiation culturelle et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fevry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Politiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 3-4 (2), pp.63-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lps.183.0063⟩</w:t>
+              <w:t xml:space="preserve">, 2018, n° 3-4 (2), pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lps.183.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192840v1</w:t>
+                <w:t xml:space="preserve">hal-03771960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art, médiation culturelle et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fevry</w:t>
+                <w:t xml:space="preserve">Quand la musique est bonne : le handicap psychique et ses représentations dans un quartier lillois (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès D’arripe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Politiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 3-4 (2), pp.4-12. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, n° 3-4 (2), pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lps.183.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lps.183.0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03771960v1</w:t>
+                <w:t xml:space="preserve">hal-03771756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en EHPAD : l’épreuve de la limite, entre transitions spatiales et singularités sous contraintes</w:t>
               </w:r>
@@ -1667,178 +1667,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur du croisement de différents types de données. Places et contributions habitantes à la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulations résidentielles et normatives autour d’un béguinage pour personnes âgées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en Architecture, ville et sciences sociales : interroger les postures et méthodes. Convergences, divergences, circulations et hybridations méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe contact FNRS « Architecture et Sciences sociales », May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193359v1</w:t>
+                <w:t xml:space="preserve">hal-04186943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations résidentielles et normatives autour d’un béguinage pour personnes âgées.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au cœur du croisement de différents types de données. Places et contributions habitantes à la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">La recherche en Architecture, ville et sciences sociales : interroger les postures et méthodes. Convergences, divergences, circulations et hybridations méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe contact FNRS « Architecture et Sciences sociales », May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186943v1</w:t>
+                <w:t xml:space="preserve">hal-04193359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ombre à la lumière, la fabrication sociopolitique d’un territoire intercommunal néorural. La « participation-mobilisation » à la « Communauté Amie des Aînés » du Pays de Mormal</w:t>
               </w:r>
@@ -3389,51 +3389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neuwels" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Laki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vanneste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.224.0049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738374v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbebaisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.073.0023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s D&#8217;arripe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Routier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.183.0063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04192840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.183.0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0249" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saintviteux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Garcia Guillen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04682248v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Choiseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Vast" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04682276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Rasset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04682256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04790983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04186943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04186930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Arripe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Routier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duranel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Leleu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabczan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003254829-39" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04790998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Routier C&#233;dric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pisters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Aubr&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Douchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafficher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rigaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neuwels" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Laki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vanneste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.224.0049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738374v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbebaisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.073.0023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04192840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s D&#8217;arripe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Routier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.183.0063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.183.0004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0249" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saintviteux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Garcia Guillen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04682248v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Choiseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Vast" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04682276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Rasset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04682256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04790983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04186943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04186930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Arripe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Routier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05482406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duranel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Leleu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabczan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003254829-39" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04790998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Routier C&#233;dric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pisters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Aubr&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Douchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafficher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rigaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>