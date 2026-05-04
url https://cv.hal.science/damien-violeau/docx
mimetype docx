--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -2431,264 +2431,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating the smoothing error in SPH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple SPH model of a free surface water wave pump: waves above a submerged plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104240⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (1), pp.96-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21664250.2018.1560923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562643v1</w:t>
+                <w:t xml:space="preserve">hal-02947283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple SPH model of a free surface water wave pump: waves above a submerged plate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculating the smoothing error in SPH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191, pp.104240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21664250.2018.1560923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947283v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture model for two-phase flows with high density ratios: A conservative and realizable SPH formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2787,141 +2787,141 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculating the smoothing error in SPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 191, pp.104240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air Entrainment Modeling in the SPH Method: A Two-Phase Mixture Formulation with Open Boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,662 +3514,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dam spillways and the SPH method: two case studies in Portugal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Leroy</w:t>
+                <w:t xml:space="preserve">Floodplain Backwater Effect on Overtopping Induced Fluvial Dike Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Erpicum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Water Engineering and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (3), pp.228-245. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (11), pp.9060-9073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23249676.2019.1611496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2017WR022492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947285v1</w:t>
+                <w:t xml:space="preserve">hal-04562649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floodplain Backwater Effect on Overtopping Induced Fluvial Dike Failure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Archambeau</w:t>
+                <w:t xml:space="preserve">Dam spillways and the SPH method: two case studies in Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Taveira-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (11), pp.9060-9073. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Water Engineering and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.228-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2017WR022492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23249676.2019.1611496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562649v1</w:t>
+                <w:t xml:space="preserve">hal-02947285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overtopping induced failure of noncohesive, homogeneous fluvial dikes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Archambeau</w:t>
+                <w:t xml:space="preserve">Unsteady open boundaries for SPH using semi-analytical conditions and Riemann solver in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe D Kassiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Pirotton</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès D Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016WR020053⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210, pp.29-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778507v1</w:t>
+                <w:t xml:space="preserve">hal-05320591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady open boundaries for SPH using semi-analytical conditions and Riemann solver in 2D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe D Kassiotis</w:t>
+                <w:t xml:space="preserve">Influence of timescales on the generation of seismic tsunamis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.257 - 273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05320591v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of timescales on the generation of seismic tsunamis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gal</w:t>
+                <w:t xml:space="preserve">Overtopping induced failure of noncohesive, homogeneous fluvial dikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Erpicum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pirotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.03.008⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.3373 - 3386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016WR020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738496v1</w:t>
+                <w:t xml:space="preserve">hal-01778507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Presentation of the Turbulent Plane Jet Theory with Passive Scalar</w:t>
               </w:r>
@@ -4447,377 +4447,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buoyancy modelling with incompressible SPH for laminar and turbulent flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Leroy</w:t>
+                <w:t xml:space="preserve">Unified semi-analytical wall boundary conditions in SPH: analytical extension to 3-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Mayrhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kassiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Joly</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.4025⟩</w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11075-014-9835-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557023v1</w:t>
+                <w:t xml:space="preserve">hal-01318437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal time step for incompressible SPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 288, pp.119-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified semi-analytical wall boundary conditions in SPH: analytical extension to 3-D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arno Mayrhofer</w:t>
+                <w:t xml:space="preserve">Buoyancy modelling with incompressible SPH for laminar and turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Morel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68 (1), </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (8), pp.455 - 474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11075-014-9835-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.4025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318437v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified semi-analytical wall boundary conditions applied to 2-D incompressible SPH</w:t>
               </w:r>
@@ -4842,51 +4842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kassiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 261, pp.106-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5724,51 +5724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès D Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6241,77 +6241,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe D Kassiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès D Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6502,51 +6502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villefer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Teles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Luneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21664250.2026.2638069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline de Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114588" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04621473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2024.s02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2023.102182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schmitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Rifai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kheloui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Erpicum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2023.2246923" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mokos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Leffe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2021.2022029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gha&#239;tanellis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1844814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04334-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Moreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Taveira-Pinto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1862320" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Hager" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1714760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249676.2020.1719221" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rifai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schmitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erpicum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026941" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Borges Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Almeida Taveira-Pinto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001658" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0057-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fonty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104240" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WM6NKHL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21664250.2018.1560923" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.11.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00165-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;rault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.02.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S7X8N8N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947285v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249676.2019.1611496" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR022492" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR020053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D Kassiotis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s D Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.09.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.03.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRJFQ01Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4369895" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Gharib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.720" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JD10CXH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict D. Rogers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2015.1119209" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.02.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSPQBVPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Mayrhofer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kassiotis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-014-9835-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Sug Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Issa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2010.9641245" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-S. Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulinec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurence" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.06.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX7902TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.864" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHVCLSX8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05119097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702792v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bellec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caignot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348168v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376579v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villefer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Teles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Luneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21664250.2026.2638069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline de Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114588" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04621473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2024.s02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2023.102182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schmitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Rifai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kheloui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Erpicum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2023.2246923" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mokos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Leffe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2021.2022029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gha&#239;tanellis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1844814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04334-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Moreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Taveira-Pinto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1862320" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Hager" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1714760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249676.2020.1719221" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rifai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schmitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erpicum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026941" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Borges Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Almeida Taveira-Pinto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001658" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0057-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21664250.2018.1560923" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fonty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104240" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WM6NKHL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.11.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00165-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;rault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.02.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S7X8N8N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR022492" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947285v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249676.2019.1611496" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D Kassiotis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s D Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.09.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.03.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRJFQ01Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR020053" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4369895" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Gharib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.720" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JD10CXH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict D. Rogers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2015.1119209" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Mayrhofer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kassiotis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Morel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-014-9835-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.02.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSPQBVPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Sug Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Issa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2010.9641245" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-S. Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulinec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurence" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.06.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX7902TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.864" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHVCLSX8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05119097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702792v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bellec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caignot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348168v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376579v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>