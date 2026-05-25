--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1549,524 +1549,524 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 59 (1), pp.75-87. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221686.2020.1714760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566148v1</w:t>
+                <w:t xml:space="preserve">hal-02947279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating wave overtopping on a complex coastal structure using SPH</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosmogenic tsunamic risk assessment: a first application to the European Atlantic coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Water Engineering and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23249676.2020.1719221⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (1), pp.735-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-04334-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947281v1</w:t>
+                <w:t xml:space="preserve">hal-04562636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating wave overtopping on a complex coastal structure using SPH</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apparent cohesion effects on overtopping-induced fluvial dike breaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Erpicum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Water Engineering and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23249676.2020.1719221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (1), pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2020.1714760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681651v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent cohesion effects on overtopping-induced fluvial dike breaching</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating wave overtopping on a complex coastal structure using SPH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Mokos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221686.2020.1714760⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Water Engineering and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23249676.2020.1719221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947279v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic tsunamic risk assessment: a first application to the European Atlantic coasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating wave overtopping on a complex coastal structure using SPH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Mokos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-04334-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Water Engineering and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23249676.2020.1719221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562636v1</w:t>
+                <w:t xml:space="preserve">hal-03681651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Monitoring of Fluvial Dike Breaching by a Laser Profilometry Technique</w:t>
               </w:r>
@@ -2199,51 +2199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Large-Scale Smoothed Particle Hydrodynamics Modeling of Dam Hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Borges Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,290 +2431,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple SPH model of a free surface water wave pump: waves above a submerged plate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculating the smoothing error in SPH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21664250.2018.1560923⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191, pp.104240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947283v1</w:t>
+                <w:t xml:space="preserve">hal-04562643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating the smoothing error in SPH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple SPH model of a free surface water wave pump: waves above a submerged plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (1), pp.96-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21664250.2018.1560923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104240⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04562643v1</w:t>
+                <w:t xml:space="preserve">hal-02947283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture model for two-phase flows with high density ratios: A conservative and realizable SPH formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2787,167 +2787,167 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculating the smoothing error in SPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 191, pp.104240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air Entrainment Modeling in the SPH Method: A Two-Phase Mixture Formulation with Open Boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3279,51 +3279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral properties of the SPH Laplacian operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3447,51 +3447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 111, pp.156-173</w:t>
@@ -3514,428 +3514,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floodplain Backwater Effect on Overtopping Induced Fluvial Dike Failure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Archambeau</w:t>
+                <w:t xml:space="preserve">Dam spillways and the SPH method: two case studies in Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Taveira-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (11), pp.9060-9073. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Water Engineering and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.228-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2017WR022492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23249676.2019.1611496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562649v1</w:t>
+                <w:t xml:space="preserve">hal-02947285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dam spillways and the SPH method: two case studies in Portugal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Leroy</w:t>
+                <w:t xml:space="preserve">Floodplain Backwater Effect on Overtopping Induced Fluvial Dike Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Erpicum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Water Engineering and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (3), pp.228-245. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (11), pp.9060-9073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23249676.2019.1611496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2017WR022492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947285v1</w:t>
+                <w:t xml:space="preserve">hal-04562649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady open boundaries for SPH using semi-analytical conditions and Riemann solver in 2D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Joly</w:t>
+                <w:t xml:space="preserve">Overtopping induced failure of noncohesive, homogeneous fluvial dikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Erpicum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe D Kassiotis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès D Leroy</w:t>
+                <w:t xml:space="preserve">Michel Pirotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.09.009⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.3373 - 3386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016WR020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320591v1</w:t>
+                <w:t xml:space="preserve">hal-01778507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of timescales on the generation of seismic tsunamis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3954,222 +3954,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.257 - 273. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.03.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overtopping induced failure of noncohesive, homogeneous fluvial dikes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Archambeau</w:t>
+                <w:t xml:space="preserve">Unsteady open boundaries for SPH using semi-analytical conditions and Riemann solver in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe D Kassiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pirotton</w:t>
+                <w:t xml:space="preserve">Agnès D Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (4), pp.3373 - 3386. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210, pp.29-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016WR020053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778507v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Presentation of the Turbulent Plane Jet Theory with Passive Scalar</w:t>
               </w:r>
@@ -4447,446 +4447,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified semi-analytical wall boundary conditions in SPH: analytical extension to 3-D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arno Mayrhofer</w:t>
+                <w:t xml:space="preserve">Buoyancy modelling with incompressible SPH for laminar and turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Morel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11075-014-9835-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (8), pp.455 - 474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318437v1</w:t>
+                <w:t xml:space="preserve">hal-01557023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal time step for incompressible SPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 288, pp.119-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buoyancy modelling with incompressible SPH for laminar and turbulent flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Leroy</w:t>
+                <w:t xml:space="preserve">Unified semi-analytical wall boundary conditions in SPH: analytical extension to 3-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Mayrhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kassiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Joly</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78 (8), pp.455 - 474. </w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.4025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11075-014-9835-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557023v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified semi-analytical wall boundary conditions applied to 2-D incompressible SPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kassiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 261, pp.106-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5724,51 +5724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès D Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6241,77 +6241,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe D Kassiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès D Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6502,51 +6502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villefer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Teles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Luneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21664250.2026.2638069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline de Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114588" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04621473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2024.s02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2023.102182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schmitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Rifai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kheloui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Erpicum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2023.2246923" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mokos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Leffe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2021.2022029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gha&#239;tanellis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1844814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04334-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Moreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Taveira-Pinto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1862320" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Hager" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1714760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249676.2020.1719221" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rifai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schmitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erpicum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026941" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Borges Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Almeida Taveira-Pinto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001658" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0057-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21664250.2018.1560923" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fonty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104240" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WM6NKHL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.11.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00165-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;rault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.02.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S7X8N8N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR022492" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947285v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249676.2019.1611496" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D Kassiotis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s D Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.09.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.03.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRJFQ01Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR020053" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4369895" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Gharib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.720" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JD10CXH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict D. Rogers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2015.1119209" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Mayrhofer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kassiotis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Morel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-014-9835-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.02.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSPQBVPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Sug Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Issa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2010.9641245" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-S. Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulinec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurence" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.06.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX7902TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.864" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHVCLSX8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05119097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702792v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bellec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caignot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348168v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376579v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villefer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Teles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Luneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21664250.2026.2638069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline de Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114588" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04621473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2024.s02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2023.102182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schmitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Rifai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kheloui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Erpicum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2023.2246923" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mokos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Leffe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2021.2022029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gha&#239;tanellis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1844814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04334-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Moreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Taveira-Pinto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1862320" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Hager" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2020.1714760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249676.2020.1719221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rifai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schmitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erpicum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026941" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04566131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Borges Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Almeida Taveira-Pinto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001658" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0057-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fonty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104240" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WM6NKHL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21664250.2018.1560923" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.11.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00165-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;rault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.02.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S7X8N8N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947285v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249676.2019.1611496" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04562649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR022492" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR020053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738496v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.03.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRJFQ01Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D Kassiotis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s D Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.09.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4369895" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Gharib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.720" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-JD10CXH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict D. Rogers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2015.1119209" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.02.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSPQBVPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Mayrhofer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kassiotis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-014-9835-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Sug Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Issa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2010.9641245" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-S. Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulinec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurence" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.06.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX7902TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.864" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHVCLSX8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05119097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702792v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bellec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caignot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348168v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376579v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>