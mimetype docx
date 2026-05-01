--- v1 (2026-03-30)
+++ v2 (2026-05-01)
@@ -439,278 +439,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science objectives of the MMX rover</w:t>
+                <w:t xml:space="preserve">Transformer for multiple object tracking: Exploring locality to vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Ulamec</w:t>
+                <w:t xml:space="preserve">Shan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amnir Hadachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Michel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaoru Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2023.05.012⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.70-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2023.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264544v1</w:t>
+                <w:t xml:space="preserve">hal-04543236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer for multiple object tracking: Exploring locality to vision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science objectives of the MMX rover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ulamec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shan Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amnir Hadachi</w:t>
+                <w:t xml:space="preserve">Ute Böttger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoru Lu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susanne Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170, pp.70-76. </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.95-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2023.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2023.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543236v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lie Group Modelling for an EKF-Based Monocular SLAM Algorithm</w:t>
               </w:r>
@@ -995,51 +995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This Is the Way: Sensors Auto-Calibration Approach Based on Deep Learning for Self-Driving Cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amnir Hadachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1578,433 +1578,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-scanner-based powered two-wheeler traffic monitoring</w:t>
+                <w:t xml:space="preserve">Localization and Mapping Using Only a Rotating FMCW Radar Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Subirats</w:t>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Lecomte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.4527-4552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s130404527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071029v1</w:t>
+                <w:t xml:space="preserve">hal-01071031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and Mapping Using Only a Rotating FMCW Radar Sensor</w:t>
+                <w:t xml:space="preserve">Mobile ground-based radar sensor for localization and mapping: an evaluation of two approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Gérossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.307:2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071031v1</w:t>
+                <w:t xml:space="preserve">hal-01071030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile ground-based radar sensor for localization and mapping: an evaluation of two approaches</w:t>
+                <w:t xml:space="preserve">Laser-scanner-based powered two-wheeler traffic monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadu Prabhakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Subirats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gérossier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Checchin</w:t>
+                <w:t xml:space="preserve">Christèle Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10, pp.307:2013</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (25), pp.1620-1622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071030v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odométrie radar par analyse de la distorsion - Applications à la navigation de véhicules terrestres et nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (3-5), pp.205-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2159,343 +2159,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced 3D Radar Target Detection and Tracking Using Extended Kalman Filtering for Ambiguity Resolution</w:t>
+                <w:t xml:space="preserve">FIT-SLAM - Fisher Information and Traversability estimation-based Active SLAM for exploration in 3D environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Tyack</w:t>
+                <w:t xml:space="preserve">Suchetan Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+                <w:t xml:space="preserve">Corentin Chauffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Symposium (IRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 10th International Conference on Automation, Robotics and Applications (ICARA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Athens, France. pp.294-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARA60736.2024.10553174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921869v1</w:t>
+                <w:t xml:space="preserve">hal-04921877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIT-SLAM - Fisher Information and Traversability estimation-based Active SLAM for exploration in 3D environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D reconstruction of MMX rover tracks using WheelCam images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chanel</w:t>
+                <w:t xml:space="preserve">Alice Amsili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Automation, Robotics and Applications (ICARA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Athens, France. pp.294-299, </w:t>
+              <w:t xml:space="preserve">Europlanet Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität Berlin, Sep 2024, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICARA60736.2024.10553174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921877v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D reconstruction of MMX rover tracks using WheelCam images</w:t>
+                <w:t xml:space="preserve">Enhanced 3D Radar Target Detection and Tracking Using Extended Kalman Filtering for Ambiguity Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Amsili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+                <w:t xml:space="preserve">Titouan Tyack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 International Radar Symposium (IRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wroclaw, Poland, Jul 2024, Wroclaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921812v1</w:t>
+                <w:t xml:space="preserve">hal-04921869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Recovering Field-of-View Imaging-Based SLAM for Lava Tubes Exploration</w:t>
               </w:r>
@@ -2779,51 +2779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NetCalib: A Novel Approach for LiDAR-Camera Auto-calibration Based on Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amnir Hadachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3769,217 +3769,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la saillance visuelle dans la reconnaissance d’évènements rares</w:t>
+                <w:t xml:space="preserve">Intégration de la saillance visuelle dans la reconnaissance d'évènements rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieudonné Fabrice Atrevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739783v1</w:t>
+                <w:t xml:space="preserve">hal-01636950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la saillance visuelle dans la reconnaissance d'évènements rares</w:t>
+                <w:t xml:space="preserve">Intégration de la saillance visuelle dans la reconnaissance d’évènements rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieudonné Fabrice Atrevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636950v1</w:t>
+                <w:t xml:space="preserve">hal-01739783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Human Poses Estimation from a single 2D silhouette</w:t>
               </w:r>
@@ -4108,64 +4108,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadu Prabhakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4216,90 +4216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and counting of Powered Two Wheelers by laser scanner in real time on urban expressway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadu Prabhakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands</w:t>
@@ -4436,64 +4436,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar-only Localization and Mapping for Ground Vehicle at High Speed and for Riverside Boat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, St. Paul, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4639,51 +4639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odométrie radar par analyse de la distorsion - Application à un véhicule roulant à vitesse élevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapuis Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4734,64 +4734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLAM with Slow Rotating Range Sensors. Evaluation of Lined-based Map Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICARCV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5309,51 +5309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lalucaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Sunday" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardivel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00725-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Debeunne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Akhavi Zadegan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnir Hadachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24123863" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ulamec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute B&#246;ttger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schr&#246;der" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2023.05.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoru Lu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.04.016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pag&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030571" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20072068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Watanabe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164532" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadu Prabhakar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3124788" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134507" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Hrustic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Ben Abdallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5305" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107291" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Fabrice Atrevi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.06.024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lecomte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130404527" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G&#233;rossier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trassoudaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian von Arnim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tyack" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchetan Saravanan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chauffaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA60736.2024.10553174" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Amsili" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-407" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vallv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921913v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412653" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF51394.2020.9443509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF51394.2020.9443297" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304590" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58595-2_14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921934v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305318" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dieudonn&#233; Atrevi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005711503610369" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Deymier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benois Priot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calmettes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00659270v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04932893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lalucaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Sunday" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardivel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00725-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Debeunne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Akhavi Zadegan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnir Hadachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24123863" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoru Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.04.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ulamec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute B&#246;ttger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schr&#246;der" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2023.05.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pag&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030571" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20072068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Watanabe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164532" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadu Prabhakar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3124788" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134507" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Hrustic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Ben Abdallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5305" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107291" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Fabrice Atrevi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.06.024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130404527" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071030v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G&#233;rossier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trassoudaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lecomte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian von Arnim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchetan Saravanan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chauffaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chanel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA60736.2024.10553174" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Amsili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-407" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tyack" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vallv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921913v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412653" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF51394.2020.9443509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF51394.2020.9443297" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304590" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58595-2_14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921934v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305318" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dieudonn&#233; Atrevi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005711503610369" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Deymier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benois Priot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calmettes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00659270v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04932893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>