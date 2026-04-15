--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -590,398 +590,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasergrammetry and high precision topography measurements to study a complex fortified building: Tour de la Pelote (Besançon, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing spatial data with a 3D component as a collaborative and dissemination tool for archaeology: conceptual challenges and technical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chenal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Vurpillot</w:t>
+                <w:t xml:space="preserve">Ernest Chiarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Bassi</w:t>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Berger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860936v1</w:t>
+                <w:t xml:space="preserve">hal-01860735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding past territorial dynamics through the integrated study of movement, pathways and transport networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lasergrammetry and high precision topography measurements to study a complex fortified building: Tour de la Pelote (Besançon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Opitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Vurpillot</w:t>
+                <w:t xml:space="preserve">Marie-Laure Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+                <w:t xml:space="preserve">Amélie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860749v1</w:t>
+                <w:t xml:space="preserve">hal-01860936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing spatial data with a 3D component as a collaborative and dissemination tool for archaeology: conceptual challenges and technical issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding past territorial dynamics through the integrated study of movement, pathways and transport networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Verhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860735v1</w:t>
+                <w:t xml:space="preserve">hal-01860749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4.9 Les sanctuaires des Villards-d’Héria : approches archéologiques et paléoenvironnementales</w:t>
               </w:r>
@@ -1574,51 +1574,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar : traitement avancé des données et interprétation archéologique - cours 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2353,51 +2353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21934" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952190v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v2i2.24446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chiarello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=41&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01302286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21934" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952190v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v2i2.24446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chiarello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bassi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=41&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01302286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>