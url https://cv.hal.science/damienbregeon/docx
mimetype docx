--- v0 (2026-03-04)
+++ v1 (2026-05-17)
@@ -234,433 +234,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05438616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy in tRNA dihydrouridylation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring a unique class of flavoenzymes: Identification and biochemical characterization of ribosomal RNA dihydrouridine synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sabrine Toubdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae325⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (32), pp.e2401981121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2401981121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614743v1</w:t>
+                <w:t xml:space="preserve">hal-04734945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential redox sensitivity of tRNA dihydrouridylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Sudol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52 (21), pp.12784-12797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkae964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a unique class of flavoenzymes: Identification and biochemical characterization of ribosomal RNA dihydrouridine synthase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrine Toubdji</w:t>
+                <w:t xml:space="preserve">Functional redundancy in tRNA dihydrouridylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Sudol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin Thullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifeng Yuan</w:t>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (32), pp.e2401981121. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (10), pp.5880-5894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2401981121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734945v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DORQ-seq: high-throughput quantification of femtomol tRNA pools by combination of cDNA hybridization and Deep sequencing</w:t>
               </w:r>
@@ -672,51 +672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Kristen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Gleue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -832,51 +832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Toubdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (12), pp.1760. </w:t>
@@ -940,51 +940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Toubdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Sudol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1176,693 +1176,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tRNA 2′-O-methylation by a duo of TRM7/FTSJ1 proteins modulates small RNA silencing in Drosophila</w:t>
+                <w:t xml:space="preserve">Reductive Evolution and Diversification of C5-Uracil Methylation in the Nucleic Acids of Mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Angelova</w:t>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilyana G Dimitrova</w:t>
+                <w:t xml:space="preserve">Laure Béven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goyenvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Da silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Jacquier</w:t>
+                <w:t xml:space="preserve">Alain Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa002⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10040587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445153v1</w:t>
+                <w:t xml:space="preserve">hal-02547879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey and Validation of tRNA Modifications and Their Corresponding Genes in Bacillus subtilis sp Subtilis Strain 168</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">tRNA 2′-O-methylation by a duo of TRM7/FTSJ1 proteins modulates small RNA silencing in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Angelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie de Crecy-Lagard</w:t>
+                <w:t xml:space="preserve">Dilyana G Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. Ross</w:t>
+                <w:t xml:space="preserve">Bruno Da silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marshall Jaroch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christina Eisenhart</w:t>
+                <w:t xml:space="preserve">Caroline Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10070977⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (4), pp.2050-2072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915956v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive Evolution and Diversification of C5-Uracil Methylation in the Nucleic Acids of Mollicutes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey and Validation of tRNA Modifications and Their Corresponding Genes in Bacillus subtilis sp Subtilis Strain 168</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie de Crecy-Lagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Brégeon</w:t>
+                <w:t xml:space="preserve">Robert J. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Béven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Goyenvalle</w:t>
+                <w:t xml:space="preserve">Marshall Jaroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blanchard</w:t>
+                <w:t xml:space="preserve">Christina Eisenhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.587. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom10040587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom10070977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547879v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Potential in the tRNA Binding Evolution of Dihydrouridine Synthases</w:t>
+                <w:t xml:space="preserve">Unveiling structural and functional divergences of bacterial tRNA dihydrouridine synthases: perspectives on the evolution scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Montémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jean-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (37), pp.5407-5414. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (3), pp.1386-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx1294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896983v1</w:t>
+                <w:t xml:space="preserve">hal-01727508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling structural and functional divergences of bacterial tRNA dihydrouridine synthases: perspectives on the evolution scenario</w:t>
+                <w:t xml:space="preserve">Electrostatic Potential in the tRNA Binding Evolution of Dihydrouridine Synthases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Montémont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jean-Jean</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djemel Hamdane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (3), pp.1386-1394. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (37), pp.5407-5414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx1294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727508v1</w:t>
+                <w:t xml:space="preserve">hal-01896983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended dsRBD is required for post-transcriptional modification in human tRNAs</w:t>
               </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Kamah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (19), pp.9446-9456. </w:t>
@@ -1976,256 +1976,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional mutagenesis: causes and involvement in tumour development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single methyltransferase YefA (RlmCD) catalyses both m5U747 and m5U1939 modifications in Bacillus subtilis 23S rRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desmolaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrc3006⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (21), pp.9368-9375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980890v1</w:t>
+                <w:t xml:space="preserve">hal-03978959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single methyltransferase YefA (RlmCD) catalyses both m5U747 and m5U1939 modifications in Bacillus subtilis 23S rRNA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional mutagenesis: causes and involvement in tumour development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Grosjean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Doetsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (21), pp.9368-9375. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3), pp.218-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrc3006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03978959v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional mutagenesis: causes and involvement in tumour development.</w:t>
               </w:r>
@@ -2247,51 +2247,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W Doetsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (3), pp.218-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nrc3006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574260v1</w:t>
@@ -2665,51 +2665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assays for Transcriptional Mutagenesis in Active Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doetsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Methods in Enzymology, 409, pp.345-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2867,51 +2867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable method for generating double-stranded DNA vectors containing site-specific base modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doetsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (5), pp.760-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho Jin You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doetsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (4), pp.959-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3382,77 +3382,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tRNA 2'-O-methylation modulates small RNA silencing and life span in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita T Angelova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilyana G Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goyenvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3656,51 +3656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05438616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Fruchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Treffkorn-Maurau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1276" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zimmermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae964" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Yuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401981121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kristen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lander" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gleue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko J&#246;rg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae765" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbie J Reed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121760" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Angelova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana G Dimitrova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da&#160;silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Crecy-Lagard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Ross" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Jaroch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Eisenhart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10070977" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;ven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10040587" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01896983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00584" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Jean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1294" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregeon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv989" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doetsch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrc3006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desmolaize" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fabret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rose" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr626" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Doetsch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Peignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000577" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;geon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Gaumont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0575-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTQ4J5BN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0076-6879(05)09020-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrfmmm.2005.04.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1JPNTN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/04375st01" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Doddridge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Jin You" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(03)00360-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Radman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.207701" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Matic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02994699" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5KGM2XK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita T Angelova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05438616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Fruchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Treffkorn-Maurau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1276" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Yuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401981121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zimmermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae964" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kristen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lander" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gleue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko J&#246;rg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae765" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbie J Reed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12121760" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;ven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10040587" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Angelova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana G Dimitrova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da&#160;silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Crecy-Lagard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Ross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Jaroch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Eisenhart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10070977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Jean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1294" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01896983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00584" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregeon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv989" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desmolaize" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fabret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rose" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr626" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doetsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrc3006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Doetsch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Peignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000577" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;geon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Gaumont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0575-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTQ4J5BN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0076-6879(05)09020-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrfmmm.2005.04.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1JPNTN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/04375st01" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Doddridge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Jin You" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(03)00360-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Radman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.207701" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Matic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02994699" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5KGM2XK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita T Angelova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>