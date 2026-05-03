--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -66,1783 +66,2047 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing value chain patterns of urban factories: A case study in the grenoble urban area</w:t>
+                <w:t xml:space="preserve">Comparative cradle-to-gate life cycle assessment of hydrothermal zinc oxide nanowire synthesis methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Ijassi</w:t>
+                <w:t xml:space="preserve">Jamie Silk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soline Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayrazul Hoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146061⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (5), pp.2429-2439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5GC03866A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147936v1</w:t>
+                <w:t xml:space="preserve">hal-05564804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards carbon neutrality: Enhancing CO2 sequestration by plants to reduce carbon footprint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Gorazda</w:t>
+                <w:t xml:space="preserve">Integrating Machine Learning and Life Cycle Assessment for Fehling-Inspired Sustainable Synthesis of Cu 2 O Nanowires and ML-Guided Design of Metal Oxide Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Mikula</w:t>
+                <w:t xml:space="preserve">Jean-Luc Parouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Mironiuk</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178763⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (16), pp.7380-7393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.6c00991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937645v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic life cycle assessment of food loss and waste management in Mexico: The reality of distribution and retail centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing value chain patterns of urban factories: A case study in the grenoble urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ijassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Albalate-Ramírez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2024.05.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 520, pp.146061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617869v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decarbonization Measure: A Concept towards the Acceleration of the Automotive Plant Decarbonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards carbon neutrality: Enhancing CO2 sequestration by plants to reduce carbon footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Skrzypczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Gorazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Mikula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Mironiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Alexandre Succar</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Halyna Kominko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/systems11070335⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 966, pp.178763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148432v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of the Environmental Impact of Depositing Al 2 O 3 by Atomic Layer Deposition and Spatial Atomic Layer Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographic life cycle assessment of food loss and waste management in Mexico: The reality of distribution and retail centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albalate-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Rueda-Avellaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.N. López-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Farooq Khan Niazi</w:t>
+                <w:t xml:space="preserve">M.M. Alcalá-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E.E. García-Balandrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04135⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2024.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230574v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of livestock feed fertilization as an improvement of sustainability in the dairy sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study of the Environmental Impact of Depositing Al 2 O 3 by Atomic Layer Deposition and Spatial Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Farooq Khan Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Quintero-Herrera</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Julián Cano-Gómez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2022.03.014⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611551v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Immortal Products: A Lifecycle Scenario-Based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decarbonization Measure: A Concept towards the Acceleration of the Automotive Plant Decarbonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Alexandre Succar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien de la Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13063574⟩</w:t>
+              <w:t xml:space="preserve">Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (7), pp.335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/systems11070335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183998v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl arachidonyl fluorophosphonate inhibits Mycobacterium tuberculosis thioesterase TesA and globally affects vancomycin susceptibility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of livestock feed fertilization as an improvement of sustainability in the dairy sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Vertommen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Samuel Quintero-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romany Abskharon</w:t>
+                <w:t xml:space="preserve">José Julián Cano-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Enrique Botello-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.13555⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.448-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2022.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276161v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Available Techniques: An integrated method for multicriteria assessment of reference installations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Designing Immortal Products: A Lifecycle Scenario-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadad Armiyaou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helmi Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.234⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.3574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13063574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-01955003v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Available Technique assessment methods: A literature review from sector to installation level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Methyl arachidonyl fluorophosphonate inhibits Mycobacterium tuberculosis thioesterase TesA and globally affects vancomycin susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vandenbussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vertommen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romany Abskharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, In Press, Accepted Manuscript. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.01.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.13555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-01275243v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of recycled natural fibres in industrial products : A comparative LCA case study on acoustic components in the Brazilian automotive sector.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Best Available Techniques: An integrated method for multicriteria assessment of reference installations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Barbosa dos Santos</w:t>
+                <w:t xml:space="preserve">Chadad Armiyaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mathieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+                <w:t xml:space="preserve">Rodolphe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Roberto de Franca Arruda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofia Bouhrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 84, pp.1 - 14. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.1034-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2013.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025012v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01955003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergico : a method for systematic integration of energy efficiency into the design process of electr(on)ic equipment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Best Available Technique assessment methods: A literature review from sector to installation level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mathieux</w:t>
+                <w:t xml:space="preserve">Rodolphe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, In Press, Accepted Manuscript. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.01.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854969v1</w:t>
+                <w:t xml:space="preserve">emse-01275243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergico: a method for systematic integration of energy efficiency into the design process of electr(on)ic equipment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Use of recycled natural fibres in industrial products : A comparative LCA case study on acoustic components in the Brazilian automotive sector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barbosa dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mathieux</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Roberto de Franca Arruda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International of Sustainable Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19397038.2012.704431⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2013.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881278v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synergico: a method for systematic integration of energy efficiency into the design process of electr(on)ic equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International of Sustainable Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.225-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19397038.2012.704431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synergico : a method for systematic integration of energy efficiency into the design process of electr(on)ic equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.225 - 238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Results of the first adapted design for sustainability project in a South Pacific small island developing state: Fiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D.K.L. Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (2010), pp.1775-1786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1852,1898 +2116,1898 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Collaboration and Co-Creation in LAUDS Factories Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Innovation 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RRI, Oct 2025, Paris, France. pp.151-151, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decarbonization in Manufacturing: A Systematic Review for Life Cycle Assessment with Sensor Data Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Quintero-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering (LCE2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Manchester (UK), United Kingdom. pp.960-965, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2025.01.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Teaching Method of Circularity Design for Sustainable Manufacturing Systems: an Application on Urban Factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ijassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.151-156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a circularity design approach for urban factories based on local stakeholders’ engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ijassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th CIRP Life Cycle Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, New brunswick, New Jersey, United States. pp.13-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2023.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janus Membrane for sea water desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabio Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. H. Thi Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Water Sustainability &amp; Green Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Ho Chi Mim Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Innovation to Eco-Innovation: Co-Created Training Materials as a Change Driver for Research and Technology Organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th CIRP Conference on Life Cycle Engineering, April 4 – 6, 2022, Leuven, Belgium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Leuven, Belgium. pp.98-103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2022.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03665806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable urban factory: proposal of a viable scenario applied to Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Grenoble Annecy, France. pp.507-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the environmental impacts of online and classical conferences: the case of LCE 2020 and perspectives regarding the planetary boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP 2021 - 28th CIRP Conference on Life Cycle Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Jaipur (online), India. pp.205-210, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2021.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a procedure to design multipurpose urban factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Moerlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP 2021 - 28th CIRP Conference on Life Cycle Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Jaipur (online), India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2021.01.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for modelling emerging processes' upscaling from an environmental perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasnim Balgobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP LCE 2020 - 27th CIRP conference Advancing Life Cycle Engineering : from technological eco-efficiency to technology that supports a world that meets the development goals and the absolute sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Grenoble, France. pp.154-158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remanufacturing de pièce par procédé additif et soustractif : Proposition méthodologique et cas d'études sur des potences de vélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Malyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the environmental impacts of three support wires for tomato farming: paper, jute and polypropylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Betmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP 2019 - 26th CIRP Conference on Life Cycle Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Purdue, United States. pp.411-416, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2019.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best Available Techniques as a Sustainability Tool in Manufacturing: Case Study in the Dairy Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 23rd CIRP Conference on Life Cycle Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berlin, Germany. pp.520-525, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2016.03.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01350886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Representative Installations to Determine Best Available Techniques: A Methodological Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darmon Natacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 th Ann ual International Symposium on Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Athens institute for Education and Research, May 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01170715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency design method for electrical and electronic equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergico: a new &amp;quot;Design for Energy Efficiency&amp;quot; Method enhancing the Design of more environmentally friendly Electr(on)ic Equipments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th CIRP International Conference on Life Cycle Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Braunschweig, Germany. pp.148-153, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19692-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability and adapted product eco-design in Small Island Developing States of the South Pacific: Teachings of the first case studies in Fiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pacific Science Inter-congress in conjunction with the 2nd Symposium on French Research in the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Papeete, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability and adapted product ecodesign in Small Island Developing States of the South Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Mataki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanayathu Koshy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP LCE (Life Cycle Engineering) Conference 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, --, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3753,143 +4017,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d’aide à la détermination des meilleures Techniques Disponibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouhrizi Sofia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01814804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3899,114 +4163,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrée pour une évaluation multicritère des meilleures techniques disponibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Lyon, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LYSEM015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01665212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4153,51 +4417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ijassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Skrzypczak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gorazda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mikula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Mironiuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Kominko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178763" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04617869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albalate-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rueda-Avellaneda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. L&#243;pez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Alcal&#225;-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Garc&#237;a-Balandr&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.05.028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04148432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Alexandre Succar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Flick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de la Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems11070335" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04230574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farooq Khan Niazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quintero-Herrera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juli&#225;n Cano-G&#243;mez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Botello-&#193;lvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.03.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03183998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063574" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vandenbussche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vertommen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romany Abskharon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13555" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadad Armiyaou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouhrizi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.234" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J0NWFJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01275243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.01.096" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19D63TF5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto de Franca Arruda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.12.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8LN42MD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881278v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2012.704431" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D.K.L. Wood" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahyoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0151" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.01.098" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabio Mercado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Thi Thanh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03665806v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Monnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.02.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256137v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Peign&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03165630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.01.031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03165634v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Moerlen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.01.126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02915986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Balgobin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Malyani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Betmont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.01.038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.098" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmon Natacha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Domingo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19692-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Mataki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanayathu Koshy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814804v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot Villot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhrizi Sofia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01665212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEM015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Silk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrazul Hoque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC03866A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parouty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.6c00991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ijassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Skrzypczak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gorazda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mikula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Mironiuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Kominko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178763" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04617869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albalate-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rueda-Avellaneda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. L&#243;pez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Alcal&#225;-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Garc&#237;a-Balandr&#225;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.05.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04230574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farooq Khan Niazi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04148432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Alexandre Succar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Flick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de la Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems11070335" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Quintero-Herrera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juli&#225;n Cano-G&#243;mez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Botello-&#193;lvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.03.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03183998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063574" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vandenbussche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vertommen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romany Abskharon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13555" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadad Armiyaou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouhrizi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.234" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J0NWFJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01275243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.01.096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19D63TF5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto de Franca Arruda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.12.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8LN42MD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2012.704431" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D.K.L. Wood" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahyoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0151" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.01.098" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabio Mercado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Thi Thanh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03665806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Monnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.02.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Peign&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03165630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.01.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03165634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Moerlen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.01.126" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02915986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Balgobin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Malyani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Betmont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.01.038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmon Natacha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Domingo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19692-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wood" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346760v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Mataki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanayathu Koshy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot Villot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhrizi Sofia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01665212v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEM015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>