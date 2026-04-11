--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -4024,178 +4024,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03700424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the everyday infrastructures of feeling: sonic transects of Paris underground</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambiances of (counter)terrorism in France : sensible and emotional dimensions of contemporary terror threats and counterterrorism measures in ordinary experience of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Drongiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">Session : Governing the city, Network : Urban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual meeting of Social Science History Association (SSHA), Nov 2022, Chicago, Jersey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356691v1</w:t>
+                <w:t xml:space="preserve">hal-04101417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiances of (counter)terrorism in France : sensible and emotional dimensions of contemporary terror threats and counterterrorism measures in ordinary experience of cities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping the everyday infrastructures of feeling: sonic transects of Paris underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session : Governing the city, Network : Urban</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Annual meeting of Social Science History Association (SSHA), Nov 2022, Chicago, Jersey</w:t>
+              <w:t xml:space="preserve">2022 AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101417v1</w:t>
+                <w:t xml:space="preserve">hal-04356691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la ville réagit à la menace terroriste</w:t>
               </w:r>
@@ -7288,51 +7288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="894AAF07"/>
+    <w:nsid w:val="61DEBF29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7436,51 +7436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FD55DDD"/>
+    <w:nsid w:val="13B5BF62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7584,51 +7584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C1307D18"/>
+    <w:nsid w:val="1A7ABCA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7821,51 +7821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damienmasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9608-969X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138753938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/261865031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381650007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyplaces.cyu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambiances.net" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-Atmospheres-and-Sensory-Experiences-of-Space-Series/book-series/AMB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journal.urbantranscripts.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.master-geomatique.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manu&#233;lian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/crise-climatique-et-sciences-humaines/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ana Laketa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fregonese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Runkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Ann Benjamin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091325241268951" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Drongiti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arcs.2021.070101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882685v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.563" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m A&#239;t-Sidhoum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7502/les-espaces-publics-a-l-epreuve-des-mobilites" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Rethinking-Darkness-Cultures-Histories-Practices/Dunn-Edensor/p/book/9780367201159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8251/soundspaces" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Heurtel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220323" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bocquillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damienmasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9608-969X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138753938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/261865031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381650007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyplaces.cyu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambiances.net" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-Atmospheres-and-Sensory-Experiences-of-Space-Series/book-series/AMB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journal.urbantranscripts.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.master-geomatique.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manu&#233;lian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/crise-climatique-et-sciences-humaines/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ana Laketa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fregonese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Runkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Ann Benjamin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091325241268951" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Drongiti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arcs.2021.070101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882685v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.563" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m A&#239;t-Sidhoum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7502/les-espaces-publics-a-l-epreuve-des-mobilites" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Rethinking-Darkness-Cultures-Histories-Practices/Dunn-Edensor/p/book/9780367201159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8251/soundspaces" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Heurtel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356691v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220323" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bocquillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>