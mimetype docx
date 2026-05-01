--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -2795,169 +2795,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajets quotidiens : utopies ordinaires ?</w:t>
+                <w:t xml:space="preserve">Du son quotidien au quotidien de l'autre. L'expérience des écoutes partagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Thibaud; Cristiane Rose Duarte. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace, matières, société. Architecture en recherche. Contributions au séminaire doctoral "Espace, Matières et Société" des ENSA Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Rhône-Alpes, 2013, 978-2-9520948-5-6</w:t>
+              <w:t xml:space="preserve">Ambiances urbaines en partage. Pour une écologie sociale de la ville sensible.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MétisPresses, pp.127-138, 2013, 978-2-940406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257500v1</w:t>
+                <w:t xml:space="preserve">hal-00993632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du son quotidien au quotidien de l'autre. L'expérience des écoutes partagées</w:t>
+                <w:t xml:space="preserve">Trajets quotidiens : utopies ordinaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances urbaines en partage. Pour une écologie sociale de la ville sensible.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MétisPresses, pp.127-138, 2013, 978-2-940406</w:t>
+              <w:t xml:space="preserve">Espace, matières, société. Architecture en recherche. Contributions au séminaire doctoral "Espace, Matières et Société" des ENSA Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Rhône-Alpes, 2013, 978-2-9520948-5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993632v1</w:t>
+                <w:t xml:space="preserve">hal-03257500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement : un révélateur des potentialités esthétiques de l'architecture ordinaire ?</w:t>
               </w:r>
@@ -3791,342 +3791,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the (counter)terrorism impact on the urban atmospheres, practices, and emotions in European countries</w:t>
+                <w:t xml:space="preserve">De quelle manière la menace terroriste et les réponses antiterroristes transforment les ambiances ordinaires dans les villes françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Heurtel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Drongiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Geographers, Mar 2023, Denver (CO), United States</w:t>
+              <w:t xml:space="preserve">Expériences sensibles, fabrique et critique des territoires en mutation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ambiances, Architectures, Urbanités, sous la direction de Rachel Thomas, Nov 2023, Inalco, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04071105v1</w:t>
+                <w:t xml:space="preserve">hal-04313315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelle manière la menace terroriste et les réponses antiterroristes transforment les ambiances ordinaires dans les villes françaises ?</w:t>
+                <w:t xml:space="preserve">Assessing the (counter)terrorism impact on the urban atmospheres, practices, and emotions in European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Drongiti</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Heurtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences sensibles, fabrique et critique des territoires en mutation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ambiances, Architectures, Urbanités, sous la direction de Rachel Thomas, Nov 2023, Inalco, Paris, France</w:t>
+              <w:t xml:space="preserve">2023 AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geographers, Mar 2023, Denver (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313315v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiances ordinaires des sécurités urbaines dans un contexte post-attentats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la ville réagit à la menace terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Drongiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ambiances Littorales". Fondements théoriques et méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Sébastien Noël; Didier Vye, Feb 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Métropole Sensible #9. Ambiances, Atmosphères, Émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio La Rocca, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03700424v1</w:t>
+                <w:t xml:space="preserve">halshs-03696599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiances of (counter)terrorism in France : sensible and emotional dimensions of contemporary terror threats and counterterrorism measures in ordinary experience of cities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambiances ordinaires des sécurités urbaines dans un contexte post-attentats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session : Governing the city, Network : Urban</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Annual meeting of Social Science History Association (SSHA), Nov 2022, Chicago, Jersey</w:t>
+              <w:t xml:space="preserve">"Ambiances Littorales". Fondements théoriques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Sébastien Noël; Didier Vye, Feb 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101417v1</w:t>
+                <w:t xml:space="preserve">halshs-03700424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the everyday infrastructures of feeling: sonic transects of Paris underground</w:t>
               </w:r>
@@ -4175,122 +4188,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la ville réagit à la menace terroriste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambiances of (counter)terrorism in France : sensible and emotional dimensions of contemporary terror threats and counterterrorism measures in ordinary experience of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Drongiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropole Sensible #9. Ambiances, Atmosphères, Émotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabio La Rocca, Apr 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Session : Governing the city, Network : Urban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual meeting of Social Science History Association (SSHA), Nov 2022, Chicago, Jersey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03696599v1</w:t>
+                <w:t xml:space="preserve">hal-04101417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schizophonic walks</w:t>
               </w:r>
@@ -4845,260 +4845,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the dark sound?</w:t>
+                <w:t xml:space="preserve">Atmospherization of Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Runkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, New Orleans (Louisiana), United States</w:t>
+              <w:t xml:space="preserve">Cycle of Lectures "Cities in shock"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Berger; Joan Stavo-Debauge; Konstantin Kastrissianakis; Patrick Kipasa Mayifulu, Dec 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356665v1</w:t>
+                <w:t xml:space="preserve">hal-04357190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing Maps of urban violence: counter-mapping cities under occupation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does the dark sound?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'IDHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDHN, CY Cergy-Paris Université, Dec 2018, Cergy- Pontoise, France</w:t>
+              <w:t xml:space="preserve">2018 AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, New Orleans (Louisiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475404v1</w:t>
+                <w:t xml:space="preserve">hal-04356665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospherization of Security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Missing Maps of urban violence: counter-mapping cities under occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Runkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle of Lectures "Cities in shock"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathieu Berger; Joan Stavo-Debauge; Konstantin Kastrissianakis; Patrick Kipasa Mayifulu, Dec 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'IDHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDHN, CY Cergy-Paris Université, Dec 2018, Cergy- Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357190v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few words about the International Ambiances Network</w:t>
               </w:r>
@@ -5674,165 +5674,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musiciens en mouvement. Pratiques sonores en métro</w:t>
+                <w:t xml:space="preserve">Musiciens en mouvement. Le métro et ses pratiques sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musiciens en mouvement. Pratiques sonores en métro.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Musique / patrimoine : des expériences culturelles urbaines. Actes de la journée d'études du 8 octobre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00441991v1</w:t>
+                <w:t xml:space="preserve">hal-00993698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musiciens en mouvement. Le métro et ses pratiques sonores</w:t>
+                <w:t xml:space="preserve">Musiciens en mouvement. Pratiques sonores en métro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique / patrimoine : des expériences culturelles urbaines. Actes de la journée d'études du 8 octobre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Musiciens en mouvement. Pratiques sonores en métro.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993698v1</w:t>
+                <w:t xml:space="preserve">halshs-00441991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RefleCT/Xion from enaction to “daily enaction”</w:t>
               </w:r>
@@ -5931,1193 +5931,1287 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00379458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception embarquée. Analyse sensible des voyages urbains.</w:t>
+                <w:t xml:space="preserve">Pour une approche ambiante des crises urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès-France - Grenoble II, 2009. Français. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+              <w:t xml:space="preserve">Architecture, aménagement de l'espace. Nantes université, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00441955v1</w:t>
+                <w:t xml:space="preserve">tel-05601666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (8)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in the Mobility Transition : positionnement, analyse et recommandations de politiques publiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La perception embarquée. Analyse sensible des voyages urbains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratoire MRTE, pour le Forum Vies Mobiles. 2018, 15 p</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès-France - Grenoble II, 2009. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375764v1</w:t>
-[...763 lines deleted...]
-                <w:t xml:space="preserve">hal-04288964v1</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00441955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheres of (counter)terrorism survey / Enquête sur le terrorisme et le sentiment de sécurité dans l’espace public, 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living in the Mobility Transition : positionnement, analyse et recommandations de politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">hal-03844552v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire MRTE, pour le Forum Vies Mobiles. 2018, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise en place des indicateurs qualitatifs de l'observatoire territorial du PNR du Vexin français via une enquête auprès de la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRIEE Île-de-France; PNR du Vexin français. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cologne-Grenoble : processus de constitution des figures urbaines dans les espaces de la mobilité quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Melemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cresson; Puca. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des annonces à l'ambiance : qualification et amélioration des situations de diffusion et de réception des annonces sonores dans le réseau ferré de la RATP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRESSON; RATP. 2011, pp.144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habitant dans les recherches scientifiques sur le bruit, et dans l'évaluation sonore pour l'action urbaine et territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Faburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-D Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Bureau de recherches Aménités, Laboratoire d'Acoustique Musicale, Université Pierre et Marie Curie, CNRS, CIDB, Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2010, 141 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciry la suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Farabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Houdemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheres of (counter)terrorism survey / Enquête sur le terrorisme et le sentiment de sécurité dans l’espace public, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Heurtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fregonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Runkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parcours sonores des surveillances à Gare du Nord et Visionnage-débat sur les films réalisés en Gare du Nord et St Pancras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7162,65 +7256,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7288,51 +7382,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61DEBF29"/>
+    <w:nsid w:val="112631DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7436,51 +7530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13B5BF62"/>
+    <w:nsid w:val="40E0843A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7584,51 +7678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A7ABCA2"/>
+    <w:nsid w:val="6B3999F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7821,51 +7915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damienmasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9608-969X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138753938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/261865031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381650007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyplaces.cyu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambiances.net" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-Atmospheres-and-Sensory-Experiences-of-Space-Series/book-series/AMB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journal.urbantranscripts.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.master-geomatique.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manu&#233;lian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/crise-climatique-et-sciences-humaines/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ana Laketa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fregonese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Runkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Ann Benjamin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091325241268951" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Drongiti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arcs.2021.070101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882685v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.563" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m A&#239;t-Sidhoum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7502/les-espaces-publics-a-l-epreuve-des-mobilites" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Rethinking-Darkness-Cultures-Histories-Practices/Dunn-Edensor/p/book/9780367201159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8251/soundspaces" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Heurtel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356691v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220323" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bocquillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damienmasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9608-969X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138753938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/261865031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381650007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyplaces.cyu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambiances.net" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-Atmospheres-and-Sensory-Experiences-of-Space-Series/book-series/AMB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journal.urbantranscripts.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.master-geomatique.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manu&#233;lian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/crise-climatique-et-sciences-humaines/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ana Laketa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fregonese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Runkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Ann Benjamin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091325241268951" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Drongiti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arcs.2021.070101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882685v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.563" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m A&#239;t-Sidhoum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7502/les-espaces-publics-a-l-epreuve-des-mobilites" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Rethinking-Darkness-Cultures-Histories-Practices/Dunn-Edensor/p/book/9780367201159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8251/soundspaces" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Heurtel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356691v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220323" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475404v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05601666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bocquillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>