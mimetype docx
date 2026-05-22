--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -3791,355 +3791,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelle manière la menace terroriste et les réponses antiterroristes transforment les ambiances ordinaires dans les villes françaises ?</w:t>
+                <w:t xml:space="preserve">Assessing the (counter)terrorism impact on the urban atmospheres, practices, and emotions in European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Drongiti</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Heurtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences sensibles, fabrique et critique des territoires en mutation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ambiances, Architectures, Urbanités, sous la direction de Rachel Thomas, Nov 2023, Inalco, Paris, France</w:t>
+              <w:t xml:space="preserve">2023 AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geographers, Mar 2023, Denver (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313315v1</w:t>
+                <w:t xml:space="preserve">halshs-04071105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the (counter)terrorism impact on the urban atmospheres, practices, and emotions in European countries</w:t>
+                <w:t xml:space="preserve">De quelle manière la menace terroriste et les réponses antiterroristes transforment les ambiances ordinaires dans les villes françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Heurtel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Drongiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Geographers, Mar 2023, Denver (CO), United States</w:t>
+              <w:t xml:space="preserve">Expériences sensibles, fabrique et critique des territoires en mutation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ambiances, Architectures, Urbanités, sous la direction de Rachel Thomas, Nov 2023, Inalco, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04071105v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la ville réagit à la menace terroriste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambiances ordinaires des sécurités urbaines dans un contexte post-attentats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropole Sensible #9. Ambiances, Atmosphères, Émotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabio La Rocca, Apr 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">"Ambiances Littorales". Fondements théoriques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Sébastien Noël; Didier Vye, Feb 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03696599v1</w:t>
+                <w:t xml:space="preserve">halshs-03700424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiances ordinaires des sécurités urbaines dans un contexte post-attentats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la ville réagit à la menace terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Drongiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ambiances Littorales". Fondements théoriques et méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Sébastien Noël; Didier Vye, Feb 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Métropole Sensible #9. Ambiances, Atmosphères, Émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio La Rocca, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03700424v1</w:t>
+                <w:t xml:space="preserve">halshs-03696599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the everyday infrastructures of feeling: sonic transects of Paris underground</w:t>
               </w:r>
@@ -4845,260 +4845,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospherization of Security</w:t>
+                <w:t xml:space="preserve">How does the dark sound?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Runkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle of Lectures "Cities in shock"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathieu Berger; Joan Stavo-Debauge; Konstantin Kastrissianakis; Patrick Kipasa Mayifulu, Dec 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">2018 AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, New Orleans (Louisiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357190v1</w:t>
+                <w:t xml:space="preserve">hal-04356665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the dark sound?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Missing Maps of urban violence: counter-mapping cities under occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, New Orleans (Louisiana), United States</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'IDHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDHN, CY Cergy-Paris Université, Dec 2018, Cergy- Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356665v1</w:t>
+                <w:t xml:space="preserve">hal-04475404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing Maps of urban violence: counter-mapping cities under occupation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospherization of Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Runkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'IDHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDHN, CY Cergy-Paris Université, Dec 2018, Cergy- Pontoise, France</w:t>
+              <w:t xml:space="preserve">Cycle of Lectures "Cities in shock"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Berger; Joan Stavo-Debauge; Konstantin Kastrissianakis; Patrick Kipasa Mayifulu, Dec 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475404v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few words about the International Ambiances Network</w:t>
               </w:r>
@@ -6376,228 +6376,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cologne-Grenoble : processus de constitution des figures urbaines dans les espaces de la mobilité quotidienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Melemis</w:t>
+                <w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Cresson; Puca. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993847v1</w:t>
+                <w:t xml:space="preserve">hal-01022664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t>
+                <w:t xml:space="preserve">Cologne-Grenoble : processus de constitution des figures urbaines dans les espaces de la mobilité quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Melemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cresson; Puca. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01022664v1</w:t>
+                <w:t xml:space="preserve">hal-00993847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des annonces à l'ambiance : qualification et amélioration des situations de diffusion et de réception des annonces sonores dans le réseau ferré de la RATP</w:t>
               </w:r>
@@ -7069,51 +7069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheres of (counter)terrorism survey / Enquête sur le terrorisme et le sentiment de sécurité dans l’espace public, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Heurtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7382,51 +7382,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="112631DE"/>
+    <w:nsid w:val="D49A5EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7530,51 +7530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40E0843A"/>
+    <w:nsid w:val="28959AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7678,51 +7678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B3999F5"/>
+    <w:nsid w:val="EBB63FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7915,51 +7915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damienmasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9608-969X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138753938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/261865031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381650007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyplaces.cyu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambiances.net" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-Atmospheres-and-Sensory-Experiences-of-Space-Series/book-series/AMB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journal.urbantranscripts.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.master-geomatique.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manu&#233;lian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/crise-climatique-et-sciences-humaines/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ana Laketa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fregonese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Runkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Ann Benjamin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091325241268951" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Drongiti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arcs.2021.070101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882685v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.563" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m A&#239;t-Sidhoum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7502/les-espaces-publics-a-l-epreuve-des-mobilites" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Rethinking-Darkness-Cultures-Histories-Practices/Dunn-Edensor/p/book/9780367201159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8251/soundspaces" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Heurtel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356691v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220323" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475404v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05601666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bocquillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damienmasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9608-969X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138753938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/261865031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000381650007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyplaces.cyu.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambiances.net" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-Atmospheres-and-Sensory-Experiences-of-Space-Series/book-series/AMB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journal.urbantranscripts.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.master-geomatique.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manu&#233;lian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/crise-climatique-et-sciences-humaines/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ana Laketa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fregonese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Runkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Ann Benjamin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091325241268951" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Drongiti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arcs.2021.070101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882685v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.563" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m A&#239;t-Sidhoum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7502/les-espaces-publics-a-l-epreuve-des-mobilites" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Rethinking-Darkness-Cultures-Histories-Practices/Dunn-Edensor/p/book/9780367201159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8251/soundspaces" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Heurtel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356691v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220323" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05601666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bocquillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>