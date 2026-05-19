--- v0 (2026-03-28)
+++ v1 (2026-05-19)
@@ -97,2047 +97,2255 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of stress and burnout in French teachers working with autistic students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2026.2626526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Stress and Burnout Specific to French Teachers of Autistic Students? A Comparative Study With Attention‐Deficit/Hyperactivity Disorder and Conduct Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (5), pp.1397-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pits.23409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burnout Profiles Among French Pediatric Health Care Professionals: A Cluster Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (3), pp.348-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00099228241265172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burnout Profiles Among French Pediatric Health Care Professionals: A Cluster Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (3), pp.348-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00099228241265172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burnout profiles among French healthcare professionals caring for young cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-023-08291-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burnout Profiles Among French Pediatric Health Care Professionals: A Cluster Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00099228241265172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jora.12991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burnout among French pediatric healthcare workers during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.1901-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2023.2216465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress et soutien social perçus, coping chez les jeunes atteints de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (51), pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2018.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion scolaire des élèves ayant un TSA ou TDAH est-elle prédicteur du burnout des enseignants en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Nieuwenhuys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Nieuwenhuys</w:t>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johanna Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Autism and ADHD Play a Role in Teachers' Burnout in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Nieuwenhuys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Nieuwenhuys</w:t>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johanna Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Autism Research Annual Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre empathie des médecins et observance thérapeutique des patients: Etude préliminaire de dyades médecins-patients atteints de diabète de type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Catu-Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Buffel Du Vaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès International de Psychologie de la Santé de Langue Française (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970956v1</w:t>
-              </w:r>
-[...732 lines deleted...]
-                <w:t xml:space="preserve">hal-04970786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress professionnel et burn-out des soignants : état des lieux et perspectives d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Nationale de Médecine du Travail et d'Ergonomie du Personnel des Hôpitaux - 60èmes journées de formation sur la santé au travail dans les établissements de soins et médico-sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX EARA CONFERENCE 2024: European Association for Research on Adolescence: Promoting Adolescent Solidarity and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARA, Sep 2024, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de burnout des soignants français prenant en charge des jeunes patients atteints de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de stress et récompenses perçues prédisant le burnout des soignants prenant en charge des jeunes patients atteints de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association Francophone de Psychologie de la Santé – Le burnout dans différents contexte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are stress and burnout specific to French teachers of autistic students? A comparative study with attention-deficit/hyperactivity disorder and conduct disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSAR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, coping et burnout des médecins français en pédiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de la recherche sur l’accompagnement des jeunes porteurs d’une maladie rare [communication orale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Maladies Rares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress et burnout des soignants travaillant auprès d’enfants, d’adolescents ou de jeunes adultes atteints de cancers ou maladies rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque transition des adolescents et jeunes adultes porteurs d’une maladie chronique et invalidante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress et burnout des soignants en pédiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au stress et burnout des soignants en pédiatrie et en oncologie pédiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Journées doctorales en Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2147,117 +2355,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions et maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2267,107 +2475,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout des soignants en oncologie pédiatrique : connaissances actuelles et perspectives de recherche. Une revue de littérature narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions et maladie. Adolescents et jeunes adultes concernés par une maladie chronique et invalidante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.41-64, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/santencontextes4.9791030010817.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2377,114 +2585,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, ajustement et burnout des soignants en pédiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Paris Cité, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UNIP7176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04359760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2631,51 +2839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nieuwenhuys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catu-Pinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Buffel Du Vaure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08291-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00099228241265172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2023.2216465" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2018.03.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309887v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes4.9791030010817.3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04359760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7176" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2026.2626526" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309784v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23409" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00099228241265172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08291-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2023.2216465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2018.03.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nieuwenhuys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catu-Pinault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Buffel Du Vaure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes4.9791030010817.3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04359760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>