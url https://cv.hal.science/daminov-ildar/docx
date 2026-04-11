--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -724,521 +724,521 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy limit of oil‐immersed transformers: A concept and its application in different climate conditions</w:t>
+                <w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie‐cécile Alvarez‐herault</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/gtd2.12036⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638582v1</w:t>
+                <w:t xml:space="preserve">hal-03651465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t>
+                <w:t xml:space="preserve">Energy limit of oil‐immersed transformers: A concept and its application in different climate conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐cécile Alvarez‐herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t>
+              <w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.495-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/gtd2.12036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158312v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading wave energy test sites by including overplanting: a techno‐economic analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soulard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Prokhorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/rpg2.12220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246886v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upgrading wave energy test sites by including overplanting: a techno‐economic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129, </w:t>
+              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/rpg2.12220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651465v1</w:t>
+                <w:t xml:space="preserve">hal-03246886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1393,51 +1393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Alvarez&#8208;herault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12220" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Alvarez&#8208;herault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>