--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -234,256 +234,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the energy production of a MRE farm considering thermal and techno-economic aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Daminov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ildar Daminov</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Soulard</w:t>
+                <w:t xml:space="preserve">Raphael Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">CIRED 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340607v1</w:t>
+                <w:t xml:space="preserve">hal-03355187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the energy production of a MRE farm considering thermal and techno-economic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Prokhorov</w:t>
+                <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355187v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of dynamic transformer ratings to increase the reserve of primary substations for new load interconnection</w:t>
               </w:r>
@@ -508,51 +508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Moiseeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -603,51 +603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receding horizon algorithm for dynamic transformer rating and its application for real-time economic dispatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -743,77 +743,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -841,356 +841,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy limit of oil‐immersed transformers: A concept and its application in different climate conditions</w:t>
+                <w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie‐cécile Alvarez‐herault</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (3), pp.495-507. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/gtd2.12036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638582v1</w:t>
+                <w:t xml:space="preserve">hal-03158312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t>
+                <w:t xml:space="preserve">Energy limit of oil‐immersed transformers: A concept and its application in different climate conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Prokhorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
+                <w:t xml:space="preserve">Marie‐cécile Alvarez‐herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t>
+              <w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.495-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/gtd2.12036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158312v1</w:t>
+                <w:t xml:space="preserve">hal-03638582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading wave energy test sites by including overplanting: a techno‐economic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1393,51 +1393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Alvarez&#8208;herault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Alvarez&#8208;herault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>