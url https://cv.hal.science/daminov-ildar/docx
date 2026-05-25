--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -75,638 +75,763 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal energy management of offshore wind farms considering the combination of overplanting and dynamic rating</w:t>
+                <w:t xml:space="preserve">Standardizing case study descriptions for multi-energy systems and networks modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildar Daminov</w:t>
+                <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blavette</w:t>
+                <w:t xml:space="preserve">Eva Schischke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+                <w:t xml:space="preserve">Edmund Widl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Gabriela Zabik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Warlop</w:t>
+                <w:t xml:space="preserve">Mohamed-Tahar Mabouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cigré Paris session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ECOS 2026 - The 39th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Constanța, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767635v1</w:t>
+                <w:t xml:space="preserve">cea-05630916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal energy management of offshore wind farms considering the combination of overplanting and dynamic rating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Caire</w:t>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Prokhorov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Warlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Cigré Paris session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355187v1</w:t>
+                <w:t xml:space="preserve">hal-03767635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the energy production of a MRE farm considering thermal and techno-economic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of dynamic transformer ratings to increase the reserve of primary substations for new load interconnection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Moiseeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">CIRED 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186079v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Application of dynamic transformer ratings to increase the reserve of primary substations for new load interconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Daminov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Prokhorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Moiseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIRED 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Receding horizon algorithm for dynamic transformer rating and its application for real-time economic dispatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PowerTech 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -716,537 +841,537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Energy limit of oil‐immersed transformers: A concept and its application in different climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐cécile Alvarez‐herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t>
+              <w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.495-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/gtd2.12036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158312v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy limit of oil‐immersed transformers: A concept and its application in different climate conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie‐cécile Alvarez‐herault</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/gtd2.12036⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638582v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading wave energy test sites by including overplanting: a techno‐economic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/rpg2.12220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1393,51 +1518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Alvarez&#8208;herault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05630916v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schischke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Widl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zabik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Mabouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Alvarez&#8208;herault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>