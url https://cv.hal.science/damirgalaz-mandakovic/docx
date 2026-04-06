--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -829,187 +829,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manganese mining in Corral Quemado: extractivism Processes that resulted in manganese madness among miners (Coquimbo region, Chile, 1941–1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Arriaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labor History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, pp.548 - 567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0023656x.2022.2111550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Murales, borraduras y memorias. La huella de Nemesio Antúnez y Osvaldo Silva Castellón en la costa árida de Tocopilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Quinchamalí </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (25), pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744414v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04158152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una bandera boliviana rompe en el mar. Protestas, nacionalismo y significantes de antibolivianismo en Tocopilla (2002-2022)</w:t>
               </w:r>
@@ -1479,51 +1479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansión minera, déficit hídrico y crisis sanitaria. La potabilización del río Toconce y el impacto del arsenicismo en la población de la Provincia de Antofagasta (1915-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Arriaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1871,174 +1871,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edificios máquinas: Arquitectura Moderna y disciplinaria del Frente Popular en Tocopilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista AUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.29 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4206/aus.2019.n26-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Río, murallas y turbinas. Innovación hidroeléctrica en el cantón El Toco: Tranque Santa Fe y Tranque Sloman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Ciencias Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (43), pp.58-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546390v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03502512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las dos caras de la patrimonialización: memoria local y poética de la ausencia</w:t>
               </w:r>
@@ -2307,234 +2307,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La deschilenización en el desierto de Atacama durante la postguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuentes Revista de la Biblioteca y Archivo Histórico de la Asamblea Legislativa Plurinacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (57), pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Desechos, aluviones y racismo de Estado. El caso de la población Pacífico Norte de Tocopilla (Chile) 2009-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista FACSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergencia y desarrollo urbano de Uyuni en su articulación argentífera con Antofagasta (1889-1902)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIIAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943474v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01943582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El testimonio: reflexiones sobre su valor, formas y pertinencias en las ciencias sociales</w:t>
               </w:r>
@@ -2583,558 +2583,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camino costero al norte. Agencia, vialidad e ilusión en la articulación de Tocopilla con Iquique (1888-1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Ciencias Sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (40), pp.81-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alianza obrera, huelga y necropolítica capitalista: Conflicto entre “los Indios de la Costa” y los “Yanquis” de la termoeléctrica Guggenheim en Tocopilla (1923)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tiempo Histórico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Guggenheim a Ponce. Sistema técnico, capitalismo y familias en el extenso ciclo de los nitratos en El Toco y Tocopilla (1924-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Chilena de Antropología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, H. Morales, N. Richard, A. Garcés Nº 37 Capitalismo en el desierto, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5354/0719-1472.2018.49486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sociedad Beneficiadora de Tocopilla: el proyecto tecno-cuprífero de Henry Sloman (1906-1913)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taltalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.109-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Camino costero al norte. Agencia, vialidad e ilusión en la articulación de Tocopilla con Iquique (1888-1994)</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waste, floods, and state racism. The case of the Pacifico Norte, neighborhood of Tocopilla (Chili) 2009-2015. Rumbos TS, n. 17, p. 97-130</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Ciencias Sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (40), pp.81-109</w:t>
+              <w:t xml:space="preserve">Rumbos TS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...167 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El camino, el camión y el arriero: la reorganización mecánica de la Puna de Atacama (1930-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Carmona Yost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia 396 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EL CAMINO, EL CAMIÓN Y EL ARRIERO: LA REORGANIZACIÓN MECÁNICA DE LA PUNA DE ATACAMA (1930-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Carmona Yost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Hernandez V.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia 396</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.163 - 192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4469,1233 +4469,1295 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (18)</w:t>
+        <w:t xml:space="preserve">Ouvrages (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claudia Andrea y María Filomena. Una historia de sadismo, conmoción popular e impunidad criminal en Tocopilla (1984–1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ediciones Bahía Algodonales, 2026, 978-956-425-481-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unión y Esfuerzo. Historia de la masonería en Tocopilla (1876-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristhian Roland Castillo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ediciones Bahía Algodonales, 2024, 978-956-416-577-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristhian Roland Castillo Pérez</w:t>
+                <w:t xml:space="preserve">hal-04857964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tocopilla es un paraíso para los pescadores&amp;quot;. Espectáculo, fama y archivo de la caza deportiva de la albacora (1933-1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ediciones de la Subdirección de Investigación, Servicio Nacional del Patrimonio Cultural, Santiago, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memoirs from the city of Gatico. Mining and society (1832-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thiare Aravena (translator), Pampa Negra Editions, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memorias de la ciudad de Gatico. Minería y sociedad (1832-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antofagasta: Pampa Negra Ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-956-401-618-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Movimientos, tensiones y luces. Historias tocopillanas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ediciones Bahía Algodonales, 2019, 978-956-401-144-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusiones, transformaciones y asimetrías del capitalismo minero en la costa de Atacama. Derivaciones de la termogeneración de energía eléctrica en Tocopilla (Chile) 1914-2015, Universidad de Católica del Norte/Universidad de Tarapacá/San Pedro de Atacama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermanos Latrille: impronta en el desierto. Pau (Francia) Tocopilla (Litoral boliviano-Norte de Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Retruécanos ediciones, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2434.3128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tocopilla es un paraíso para los pescadores&amp;quot;. Espectáculo, fama y archivo de la caza deportiva de la albacora (1933-1942)</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tocopilla Norte: imágenes y memoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, 978-956-353-574-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migración y biopolítica. Dos escenas del siglo XX tocopillano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Retruécanos ediciones, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logocentrismo y oralitura mapuche: una lectura derridiana al discurso de Elicura Chihuailaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmigración china en Tocopilla. Blog Tocopilla y su historia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">http://tocopillaysuhistoria.blogspot.com/2012/08/migracion-china-en-tocopilla.html., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edificios Colectivos de la Caja del Seguro Obrero Obligatorio de Tocopilla, 1939-41. Movimiento Moderno, solución social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ediciones Retruecanosinversos, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1430.0568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edificios colectivos de la Caja del Seguro Obrero de la Caja del Se-guro Obrero Obligatorio de Tocopilla, 1939-41. Movimiento Moderno Solución Social. Antofagasta: Ediciones Retruecanosinversos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reivindicación del patrimonio tangible de Tocopilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ediciones Retruecanosinversos, Tocopilla/Arica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tocopillanos del ayer II. Retruécanos ediciones, Tocopilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ediciones de la Subdirección de Investigación, Servicio Nacional del Patrimonio Cultural, Santiago, 2021</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Thiare Aravena (translator), Pampa Negra Editions, 2020</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tocopilla: entre la miseria y el apogeo, 1930-32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Retruecanosinversos, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-956-401-618-4</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tocopilla: entre la miseria y el apogeo, 1930-32. El Impacto Local de la Gran Depresión de EE.UU. Retruécanos Ediciones, Tocopilla. 245 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ediciones Bahía Algodonales, 2019, 978-956-401-144-8</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historia de Tocopilla J Collao - Obra póstuma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...845 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5705,51 +5767,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De los márgenes al poder: la construcción de elites chinas en Tocopilla-Chile (1884-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5769,460 +5831,460 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorge Moraga y Zhang Zhenjiang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia, don y grandes hombres. Los mundos chinos en Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Universidad Central de Chile, pp.237-262, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trabajo amargo. Coolies chinos en la guanera de Paquica (Tocopilla, Chile, siglo xix)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorge Moraga y Zhang Zhenjiang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia, don y grandes hombres. Los mundos chinos en Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Universidad Central de Chile, pp.263-288, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«De Bolivia vengo bajando...». Difusión de repertorios musicales bolivianos en los inicios de la Nueva Canción Chilena (1950-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. González Miranda, P. Palma, F. Cajías de la Vega, E. Aillón Soria &amp; L. Maubert (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolivia en su Bicentenario: Historias compartidas entre Bolivia y Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIL editores - Universidad de Tarapacá, pp.387-409, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«La pampa entrega toda la riqueza de su suelo, pero pide también víctimas y más víctimas»: la gran explosión en la mina de Chuquicamata (Chile, 1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolás Richard, Diego Villar, Alberto Preci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La velocidad en los mundos lentos. Accidentes, máquinas y sociedades en América del Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Fondazione Università Ca’ Foscari, pp.101202, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-940-5/006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30687/978-88-6969-940-5/006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05291231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La energía con tres banderas. Las vanguardias eléctricas de alemanes, yugoslavos y estadounidenses en la Provincia de Tocopilla (1898–1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Arenas Coronil (Comp.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia de la energía en la Región del Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIL editores, pp.63-89, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desde la ex-ENDESA al sistema eléctrico Tarapacá y la conexión al SING (1943–2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Arenas Coronil (Comp.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia de la energía en la Región del Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIL editores, pp.141-169, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oficina Salitrera Chacabuco: Hito salitrero, hito del sadismo militar (1924–1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rivera Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6238,1468 +6300,1468 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservemos Chacabuco: Ex oficina salitrera y campo de prisioneros políticos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundación Altiplano (ed.), pp.28-39, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolución arqueológica, histórica y constructiva de la región</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Jorquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventario Nacional de Patrimonio Inmueble de Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministerio de Obras Públicas, pp.47-98, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reseña introductoria para la Historia de la energía en la Región del Sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Arenas Coronil (Comp.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia de la energía en la Región del Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIL editores, pp.21-29, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadist Regimes in Chilean Necropolitical History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Wyskiel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reserved law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.80-92, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04031047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regímenes sádicos en la historia necropolítica de Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Wyskiel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ley reservada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colectivo Se Vende, pp.64-77, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04031036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infraestructuras industriales, policiales y materialidades patrimoniales en la construcción de la frontera chileno-boliviana en Ollagüe (Chile, 1879-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rivera Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On Surveillance and Control at Borders and Boundaries. Landscape, Infrastructures and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tab Edizioni, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728037v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Cruz Astudillo (1926-1974). Recolector y narrador de los fragmentos detallados del hampa portuaria de Tocopilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los contrabandistas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pampa Negra Ediciones, pp.11-21, 2022, 978-956-09750-3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Francisco Rivera Amaro</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Basílica del Corazón de María. Monumentalismo románico y renacentista en el desierto costero. Antofagasta (1913-1931)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediciones Universitarias, Universidad Católica del Norte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La historia de la construcción en Antofagasta. La segunda piedra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.111-125, 2022, 978-956-287-479-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quillagua y los ciclos salitreros. Proveeduría y crisis estructural progresiva (1870-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abrilot, G. (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuando Quillagua era Quillagua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gronefot Ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.124-146, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gronefot Ediciones</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03797532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los andariveles de la minería del cobre atacameño costero. Los casos de Gatico, Michilla y Tocopilla (1905-1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BALLESTER, Benjamín (dir.); RICHARD, Nicolas (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargar y descargar en el desierto de Atacama</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l’IHEAL, pp.244-255, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los andariveles de la minería del cobre atacameño costero. Los casos de Gatico, Michilla y Tocopilla (1905-1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargar y Descargar en el desierto de Atacama</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOS ANDARIVELES DE LA MINERÍA DEL COBRE ATACA-MEÑO COSTERO. LOS CASOS DE GATICO, MICHILLA Y TOCOPILLA (1905-1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ballester, Benjamín; Richard, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargar y descargar en el desierto de Atacama</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Servicio Nacional del Patrimonio Cultural / IHEAL, pp.243-256, 2021, 9789562445221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03320424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El desierto de la postguerra: laboratorio capitalista para máquinas y deportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tierra de Campeones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Almacén Editorial, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La periferia de los vientos negros de luto particulado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Madre del Viento Negro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dongo, M.;Mañao, H., Agrupación Pejeperro, 2021, 978-956-402-791-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una hidroeléctrica para el capitalismo minero en el desierto extranjerizado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catálogo Sloman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FONDART, Antofagasta, pp.15-26, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los gringos y los caminos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tococuentos XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los gringos y los caminos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tococuentos XIII, Centro Cultural Artes &amp; Letras de Tocopilla, Tocopilla https://hal.archives-ouvertes.fr/hal- 02390314/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logia Unión y Esfuerzo N°85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tococuentos 11. Tocopilla, rescata su identidad patrimonial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, En: Piñones, L. (editor), pp.43-49, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images, imaginations and imagery of otherness in Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">My neighbour. The other.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colectivo Se Vende - SACO 3, 2014, 978-956-9606-00-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despecho homicida. Una microhistoria del hampa tocopillana (1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tococuentos VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7709,745 +7771,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinos coolies en Paquica. In Tocopilla y su historia (blog)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tocopilla y su historia. El blog de Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tocopilla y su historia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Huasos» en el desierto: chilenizaciones en la periferia estatal”, en Cátedra Indígena de la Universidad de Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyuni. Historias y antropologías del Sur Oeste boliviano.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiebre amarilla en Tocopilla, 1912. http://tocopillaysuhistoria.blogspot.com/2010/07/la-fiebre-amarilla-1912.html, consultado el 25 de marzo de 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformación y transformación del enclave de Uyuni. Concentraciones, vialidades y movilidades. Siglo XX - XXI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformación y transformación del enclave de Uyuni. Concentraciones, vialidades y movilidades Siglo XX- XXI. San Pedro de Atacama, Chile: Tesis para optar al grado de Magíster en Antropología. Universidad Católica del Norte, Universidad de Tarapacá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic, historiador tocopillano: ‘Desde niño vi que mis amigos tenían un desprecio por la ciudad en la cual vivían.’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damir Galaz-Mandakovic, historiador tocopillano: ‘Desde niño vi que mis amigos tenían un desprecio por la ciudad en la cual vivían.’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azufre, cobre y sujetos, 2013 Azufre, cobre y sujetos, https://uyuni.hypotheses.org/138 (2 de julio de 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edificios Colectivos de La Caja del Seguro Obrero Obligatorio de Tocopilla 1939-41: Movimiento Moderno, solución social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8515,51 +8577,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49FFCFA3"/>
+    <w:nsid w:val="7B87A828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8746,51 +8808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damirgalaz-mandakovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502646v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M&#233;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.11.013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103363v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivera Amaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vilches" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120183ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23854/autoc.v8i3.455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51188/rrts.num31.853" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245266v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22320/07183607.2023.26.47.05" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Arriaza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0023656x.2022.2111550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7770/cuhso-v31n2-art2155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.10.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moraga Reyes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0717-5051.2020.57001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25074/0196318.0.1695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4289018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/aus.2019.n26-06" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02546438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02374961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canto Molina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946165v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carmona Yost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hernandez V." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-10432016005000028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-10432016005000001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190745v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Roland Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983187v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/project/FONDART-500440-Memorias-del-patrimonio-industrial-de-la-ciudad-de-Gatico-mineria-y-sociedad-1832-1940" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Owen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2434.3128" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02374946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1430.0568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/289263727_Reivindicacion_del_Patrimonio_Tangible_de_Tocopilla/references" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386343v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-940-5/006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arenas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Soto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825779v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728037v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/362909059_Quillagua_y_los_ciclos_salitreros_Proveeduria_y_crisis_estructural_progresiva_1870-1975?fbclid=IwAR3xlWFRBn4ESNdCMNHsGj556xey5CQ1HSgURJy-7b19e3YDiVVVfpe_CPA" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390314v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934295v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02374993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502502v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947559v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cornejo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712455v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damirgalaz-mandakovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502646v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M&#233;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.11.013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103363v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivera Amaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vilches" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120183ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23854/autoc.v8i3.455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51188/rrts.num31.853" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245266v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22320/07183607.2023.26.47.05" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Arriaza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0023656x.2022.2111550" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7770/cuhso-v31n2-art2155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.10.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moraga Reyes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0717-5051.2020.57001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25074/0196318.0.1695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4289018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/aus.2019.n26-06" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02546438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02374961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canto Molina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carmona Yost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hernandez V." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-10432016005000028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-10432016005000001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190745v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558764v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Roland Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/project/FONDART-500440-Memorias-del-patrimonio-industrial-de-la-ciudad-de-Gatico-mineria-y-sociedad-1832-1940" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Owen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2434.3128" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02374946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1430.0568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/289263727_Reivindicacion_del_Patrimonio_Tangible_de_Tocopilla/references" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502506v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-940-5/006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arenas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253283v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Soto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728037v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/362909059_Quillagua_y_los_ciclos_salitreros_Proveeduria_y_crisis_estructural_progresiva_1870-1975?fbclid=IwAR3xlWFRBn4ESNdCMNHsGj556xey5CQ1HSgURJy-7b19e3YDiVVVfpe_CPA" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195001v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494325v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02374993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699014v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cornejo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506092v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>