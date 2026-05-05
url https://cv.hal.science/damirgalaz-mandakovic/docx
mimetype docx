--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -829,187 +829,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Murales, borraduras y memorias. La huella de Nemesio Antúnez y Osvaldo Silva Castellón en la costa árida de Tocopilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Quinchamalí </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (25), pp.24-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manganese mining in Corral Quemado: extractivism Processes that resulted in manganese madness among miners (Coquimbo region, Chile, 1941–1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Arriaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labor History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 63, pp.548 - 567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0023656x.2022.2111550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158152v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03744414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una bandera boliviana rompe en el mar. Protestas, nacionalismo y significantes de antibolivianismo en Tocopilla (2002-2022)</w:t>
               </w:r>
@@ -1479,51 +1479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansión minera, déficit hídrico y crisis sanitaria. La potabilización del río Toconce y el impacto del arsenicismo en la población de la Provincia de Antofagasta (1915-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Arriaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1871,174 +1871,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Río, murallas y turbinas. Innovación hidroeléctrica en el cantón El Toco: Tranque Santa Fe y Tranque Sloman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (43), pp.58-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edificios máquinas: Arquitectura Moderna y disciplinaria del Frente Popular en Tocopilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista AUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.29 - 34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4206/aus.2019.n26-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4206/aus.2019.n26-06⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03502512v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02546390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las dos caras de la patrimonialización: memoria local y poética de la ausencia</w:t>
               </w:r>
@@ -2307,234 +2307,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Desechos, aluviones y racismo de Estado. El caso de la población Pacífico Norte de Tocopilla (Chile) 2009-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista FACSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergencia y desarrollo urbano de Uyuni en su articulación argentífera con Antofagasta (1889-1902)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIIAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La deschilenización en el desierto de Atacama durante la postguerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuentes Revista de la Biblioteca y Archivo Histórico de la Asamblea Legislativa Plurinacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (57), pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943582v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01943474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El testimonio: reflexiones sobre su valor, formas y pertinencias en las ciencias sociales</w:t>
               </w:r>
@@ -5291,160 +5291,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edificios colectivos de la Caja del Seguro Obrero de la Caja del Se-guro Obrero Obligatorio de Tocopilla, 1939-41. Movimiento Moderno Solución Social. Antofagasta: Ediciones Retruecanosinversos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edificios Colectivos de la Caja del Seguro Obrero Obligatorio de Tocopilla, 1939-41. Movimiento Moderno, solución social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediciones Retruecanosinversos, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1430.0568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1430.0568⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02377078v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03502517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reivindicación del patrimonio tangible de Tocopilla</w:t>
               </w:r>
@@ -5741,84 +5741,209 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carbon Omissions: Toward a Toxic Stratigraphy of Northern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristobal Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Figueroa Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sahra Gibbon, Emilie Glazer, Lucy Sabin, Andrew Barry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Exposures. Toxicity in the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCL Press, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De los márgenes al poder: la construcción de elites chinas en Tocopilla-Chile (1884-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5831,460 +5956,460 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorge Moraga y Zhang Zhenjiang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia, don y grandes hombres. Los mundos chinos en Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Universidad Central de Chile, pp.237-262, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trabajo amargo. Coolies chinos en la guanera de Paquica (Tocopilla, Chile, siglo xix)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorge Moraga y Zhang Zhenjiang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia, don y grandes hombres. Los mundos chinos en Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Universidad Central de Chile, pp.263-288, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«De Bolivia vengo bajando...». Difusión de repertorios musicales bolivianos en los inicios de la Nueva Canción Chilena (1950-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. González Miranda, P. Palma, F. Cajías de la Vega, E. Aillón Soria &amp; L. Maubert (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolivia en su Bicentenario: Historias compartidas entre Bolivia y Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIL editores - Universidad de Tarapacá, pp.387-409, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«La pampa entrega toda la riqueza de su suelo, pero pide también víctimas y más víctimas»: la gran explosión en la mina de Chuquicamata (Chile, 1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolás Richard, Diego Villar, Alberto Preci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La velocidad en los mundos lentos. Accidentes, máquinas y sociedades en América del Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Fondazione Università Ca’ Foscari, pp.101202, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30687/978-88-6969-940-5/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La energía con tres banderas. Las vanguardias eléctricas de alemanes, yugoslavos y estadounidenses en la Provincia de Tocopilla (1898–1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Arenas Coronil (Comp.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia de la energía en la Región del Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIL editores, pp.63-89, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desde la ex-ENDESA al sistema eléctrico Tarapacá y la conexión al SING (1943–2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Arenas Coronil (Comp.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia de la energía en la Región del Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIL editores, pp.141-169, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oficina Salitrera Chacabuco: Hito salitrero, hito del sadismo militar (1924–1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rivera Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6300,387 +6425,456 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservemos Chacabuco: Ex oficina salitrera y campo de prisioneros políticos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundación Altiplano (ed.), pp.28-39, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolución arqueológica, histórica y constructiva de la región</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Jorquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventario Nacional de Patrimonio Inmueble de Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministerio de Obras Públicas, pp.47-98, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reseña introductoria para la Historia de la energía en la Región del Sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Arenas Coronil (Comp.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia de la energía en la Región del Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIL editores, pp.21-29, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadist Regimes in Chilean Necropolitical History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Wyskiel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reserved law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.80-92, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04031047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regímenes sádicos en la historia necropolítica de Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Wyskiel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ley reservada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colectivo Se Vende, pp.64-77, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04031036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Cruz Astudillo (1926-1974). Recolector y narrador de los fragmentos detallados del hampa portuaria de Tocopilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los contrabandistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pampa Negra Ediciones, pp.11-21, 2022, 978-956-09750-3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infraestructuras industriales, policiales y materialidades patrimoniales en la construcción de la frontera chileno-boliviana en Ollagüe (Chile, 1879-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rivera Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6696,1072 +6890,1003 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On Surveillance and Control at Borders and Boundaries. Landscape, Infrastructures and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tab Edizioni, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728037v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Basílica del Corazón de María. Monumentalismo románico y renacentista en el desierto costero. Antofagasta (1913-1931)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediciones Universitarias, Universidad Católica del Norte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La historia de la construcción en Antofagasta. La segunda piedra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.111-125, 2022, 978-956-287-479-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quillagua y los ciclos salitreros. Proveeduría y crisis estructural progresiva (1870-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abrilot, G. (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuando Quillagua era Quillagua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gronefot Ediciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.124-146, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los andariveles de la minería del cobre atacameño costero. Los casos de Gatico, Michilla y Tocopilla (1905-1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BALLESTER, Benjamín (dir.); RICHARD, Nicolas (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargar y descargar en el desierto de Atacama</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l’IHEAL, pp.244-255, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los andariveles de la minería del cobre atacameño costero. Los casos de Gatico, Michilla y Tocopilla (1905-1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargar y Descargar en el desierto de Atacama</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOS ANDARIVELES DE LA MINERÍA DEL COBRE ATACA-MEÑO COSTERO. LOS CASOS DE GATICO, MICHILLA Y TOCOPILLA (1905-1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ballester, Benjamín; Richard, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargar y descargar en el desierto de Atacama</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Servicio Nacional del Patrimonio Cultural / IHEAL, pp.243-256, 2021, 9789562445221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03320424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El desierto de la postguerra: laboratorio capitalista para máquinas y deportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tierra de Campeones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Almacén Editorial, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La periferia de los vientos negros de luto particulado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Madre del Viento Negro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dongo, M.;Mañao, H., Agrupación Pejeperro, 2021, 978-956-402-791-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una hidroeléctrica para el capitalismo minero en el desierto extranjerizado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catálogo Sloman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FONDART, Antofagasta, pp.15-26, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los gringos y los caminos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tococuentos XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los gringos y los caminos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tococuentos XIII, Centro Cultural Artes &amp; Letras de Tocopilla, Tocopilla https://hal.archives-ouvertes.fr/hal- 02390314/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logia Unión y Esfuerzo N°85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tococuentos 11. Tocopilla, rescata su identidad patrimonial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, En: Piñones, L. (editor), pp.43-49, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images, imaginations and imagery of otherness in Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">My neighbour. The other.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colectivo Se Vende - SACO 3, 2014, 978-956-9606-00-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despecho homicida. Una microhistoria del hampa tocopillana (1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tococuentos VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7771,745 +7896,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinos coolies en Paquica. In Tocopilla y su historia (blog)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tocopilla y su historia. El blog de Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tocopilla y su historia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Huasos» en el desierto: chilenizaciones en la periferia estatal”, en Cátedra Indígena de la Universidad de Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyuni. Historias y antropologías del Sur Oeste boliviano.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiebre amarilla en Tocopilla, 1912. http://tocopillaysuhistoria.blogspot.com/2010/07/la-fiebre-amarilla-1912.html, consultado el 25 de marzo de 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformación y transformación del enclave de Uyuni. Concentraciones, vialidades y movilidades. Siglo XX - XXI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformación y transformación del enclave de Uyuni. Concentraciones, vialidades y movilidades Siglo XX- XXI. San Pedro de Atacama, Chile: Tesis para optar al grado de Magíster en Antropología. Universidad Católica del Norte, Universidad de Tarapacá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic, historiador tocopillano: ‘Desde niño vi que mis amigos tenían un desprecio por la ciudad en la cual vivían.’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damir Galaz-Mandakovic, historiador tocopillano: ‘Desde niño vi que mis amigos tenían un desprecio por la ciudad en la cual vivían.’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azufre, cobre y sujetos, 2013 Azufre, cobre y sujetos, https://uyuni.hypotheses.org/138 (2 de julio de 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edificios Colectivos de La Caja del Seguro Obrero Obligatorio de Tocopilla 1939-41: Movimiento Moderno, solución social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damir Galaz-Mandakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8577,51 +8702,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B87A828"/>
+    <w:nsid w:val="1E6F53B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8808,51 +8933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damirgalaz-mandakovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502646v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M&#233;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.11.013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103363v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivera Amaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vilches" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120183ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23854/autoc.v8i3.455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51188/rrts.num31.853" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245266v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22320/07183607.2023.26.47.05" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Arriaza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0023656x.2022.2111550" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7770/cuhso-v31n2-art2155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.10.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moraga Reyes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0717-5051.2020.57001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25074/0196318.0.1695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4289018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/aus.2019.n26-06" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02546438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02374961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canto Molina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carmona Yost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hernandez V." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-10432016005000028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-10432016005000001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190745v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558764v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Roland Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/project/FONDART-500440-Memorias-del-patrimonio-industrial-de-la-ciudad-de-Gatico-mineria-y-sociedad-1832-1940" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Owen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2434.3128" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02374946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1430.0568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/289263727_Reivindicacion_del_Patrimonio_Tangible_de_Tocopilla/references" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502506v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-940-5/006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arenas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253283v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Soto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728037v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/362909059_Quillagua_y_los_ciclos_salitreros_Proveeduria_y_crisis_estructural_progresiva_1870-1975?fbclid=IwAR3xlWFRBn4ESNdCMNHsGj556xey5CQ1HSgURJy-7b19e3YDiVVVfpe_CPA" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195001v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494325v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02374993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699014v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cornejo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506092v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damirgalaz-mandakovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502646v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M&#233;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.11.013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103363v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rivera Amaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vilches" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120183ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23854/autoc.v8i3.455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51188/rrts.num31.853" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245266v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22320/07183607.2023.26.47.05" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Arriaza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0023656x.2022.2111550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7770/cuhso-v31n2-art2155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.10.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moraga Reyes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0717-5051.2020.57001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25074/0196318.0.1695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4289018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/aus.2019.n26-06" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02546438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02374961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canto Molina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carmona Yost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Hernandez V." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-10432016005000028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-10432016005000001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190745v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558764v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Roland Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/project/FONDART-500440-Memorias-del-patrimonio-industrial-de-la-ciudad-de-Gatico-mineria-y-sociedad-1832-1940" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Owen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2434.3128" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02374946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1430.0568" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/289263727_Reivindicacion_del_Patrimonio_Tangible_de_Tocopilla/references" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502506v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Bonelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Figueroa Larre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Weinberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Hecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-940-5/006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188720v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arenas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jorquera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Soto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728037v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/362909059_Quillagua_y_los_ciclos_salitreros_Proveeduria_y_crisis_estructural_progresiva_1870-1975?fbclid=IwAR3xlWFRBn4ESNdCMNHsGj556xey5CQ1HSgURJy-7b19e3YDiVVVfpe_CPA" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512145v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320424v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195001v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377083v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02374993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934298v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Cornejo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712455v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>