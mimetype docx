--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -683,178 +683,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du καθολικὸς βασιλεὺς à l’αὐθέντης καθολικός. Notes sur les avatars d’une idée politique, 6 (2011), p. 251-281</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Ş. Năsturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études byzantines et post-byzantines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zographou et la transmission de l’idée impériale bulgare en Moldavie, Festschrift Vassil Gjuzelev, p. 703-753</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulgaria Mediaevalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374098v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02374119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux prises avec le Centre du Monde. Autour du double paradoxe des Lieux saints chrétiens de Jérusalem, in: Anne-Sophie Vivier-Muresan (éd.), Coexistence et conflits intercommunautaires en Méditerranée. L’enjeu des sanctuaires. Actes du Colloque international de Rome, février 2006, p. 29-54</w:t>
               </w:r>
@@ -1041,165 +1041,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Girolamo Lando, titulaire du Patriarcat de Constantinople (1474-1497), et son rôle dans la politique orientale du Saint-Siège, VIII, p. 153-258</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuario dell'Istituto Romeno di Cultura e Ricerca Umanistica di Venezia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Église roumaine de rite byzantin unie avec Rome [numéro spécial &amp;quot;Chrétiens d’Orient&amp;quot;], p. 73-76</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Œuvre d'Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374680v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02374629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant Nicopolis : la campagne de 1395 pour le contrôle du Bas-Danube, p. 115-132</w:t>
               </w:r>
@@ -2046,303 +2046,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La croisade en projets. Plans présentés au Grand Quartier Général de la croisade, le Collège des cardinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Paviot (éd.), Les projets de croisade. Géostratégie et diplomatie européenne du XIVeau XVIIe siècle, Presses Universitaires du Mirail, Toulouse [Croisades tardives, 1], p. 247-286</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, p. 7-21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie-Hélène Blanchet, Marie-Hélène Congourdeau, Dan Ioan Muresan (éds.), Le Patriarcat œcuménique de Constantinople et Byzance hors-frontières (1204-1586), Actes de la table ronde organisée dans le cadre du 22e Congrès International des Études Byzantines, Sofia, 22-27 août 2011, Centre d'études byzantines, post-byzantines et néo-helléniques Paris, [collection Dossiers byzantins, 15]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une nouvelle datation du massacre de l’aristocratie de Thessalonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie-Hélène Congourdeau, Thessalonique au temps des zélotes (1342-1350), Actes de la table ronde organisée dans le cadre du 22e Congrès international des études byzantines à Sofia, le 25 août 2011, Paris: Collège de France, Centre de recherche d’histoire et civilisation de Byzance, [Monographies 42], p. 117-132</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patriarcat œcuménique et les patriarcats balkaniques (Tarnovo, Peć). Enjeux ecclésiaux et impériaux au XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie-Hélène Blanchet, Marie-Hélène Congourdeau, Dan Ioan Muresan (éds.), Le Patriarcat œcuménique de Constantinople et Byzance hors-frontières (1204-1586), Actes de la table ronde organisée dans le cadre du 22e Congrès International des Études Byzantines, Sofia, 22-27 août 2011, Centre d'études byzantines, post-byzantines et néo-helléniques, EHESS, Paris, [Dossiers byzantins, 15], p. 203-242.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373518v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02373527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Patriarcat latin de Constantinople comme paradoxe ecclésiologique</w:t>
               </w:r>
@@ -2460,234 +2460,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La visite canonique du patriarche Pacôme Ier dans les Principautés roumaines (1513) et le modèle davidique du sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfântul voievod Neagoe Basarab – ctitor de biserici şi cultură românească / lucrare publicată cu binecuvântarea Preafericitului Părinte Daniel, Patriarhul Bisericii Ortodoxe Române, Bucureşti, p. 25-62</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hesychasts : “political Photianism” and the public sphere in the fourteenth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Augustine Casiday (éd.), The Orthodox Christian World, Routledge : London–New York [collection Routledge Worlds], p. 294-302</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Romanian Orthodox Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Augustine Casiday (éd.), The Orthodox Christian World, Routledge : London–New York [collection Routledge Worlds], p. 141-153</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374056v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02374061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessarion et l’Église de rite byzantin du royaume de Hongrie (1463–1472)</w:t>
               </w:r>
@@ -2943,165 +2943,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Royaume de Hongrie et la prise de Constantinople. Croisade et union ecclésiastique en 1453</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ana Dumitran et alii, Extincta est lucerna orbis. John Hunyadi and his Time, Cluj-Napoca: Romanian Academy, The Center for Transylvanian Studies, p. 483-508.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire de trois empereurs. Aspects des relations Sigismond de Luxembourg avec Manuel II et Jean VIII Paléologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ekaterini Mitsiou et alii (éds.), Sigismund of Luxemburg and the Orthodox World, Verlag der Österreichischen Akademie der Wissenschaften, Vienne,(collection Denkschriften der Österreichischen Akademie der Wissenschaften, 222), p. 41-101</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374193v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02374443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes critiques sur l’histoire de l’Église de Moldovalachie</w:t>
               </w:r>
@@ -3150,484 +3150,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Croisade, Union des Églises et humanisme dans le royaume de Hongrie pendant la première moitié du règne de Matthias Corvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christian Gastgeber et alii (éds.), Church Union and Crusading in the Fourteenth and Fifteenth Centuries (collection Mélanges d’Histoire Générale. N. S., IV/1), p. 339–366</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Princes sud-est européens, otages politiques à Constantinople (Xe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeriu Sârbu, Cristian Luca (éds.), Miscellanea Historica et Archaeologica in Honorem Professoris Ionel Candea, Braila, Editura Istros, p. 125-135</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Croisade, Union des Églises et humanisme dans le royaume de Hongrie pendant la première moitié du règne de Matthias Corvin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence du sacre princier dans les Pays Roumains et son modèle impérial byzantin (XVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Christian Gastgeber et alii (éds.), Church Union and Crusading in the Fourteenth and Fifteenth Centuries (collection Mélanges d’Histoire Générale. N. S., IV/1), p. 339–366</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Marina Koumanoudi, Chryssa Maltezou (éds.), Dopo le due cadute di Costantinopoli (1204, 1453). Eredi ideologici di Bisanzio, Atti del Convegno Internazionale di Studi, Venezia, 4-5 dicembre 2006, Venise, p. 57-126</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teoctist I şi ungerea domnească a lui Ştefan cel Mare [Théoctiste Ier et le sacre princier d’Étienne le Grand]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dumitru Ţeicu, Ionel Cândea (éds.), Românii în Europa medievală (între Orientul bizantin şi Occidentul latin). Studii in onoarea Profesorului Victor Spinei, Editura Istros, Brăila, p. 303-416</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Nouvelle Rome à la Troisième : la part des Principautés roumaines dans la transmission de l’idée impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alberto Castaldini (éd.), L’eredità di Traiano.La tradizione istituzionale romano-imperiale nella storia dello spazio romeno, Bucarest, p. 123-166</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patriarhia de Constantinopol şi Ştefan cel Mare. Drumul sinuos de la surse la interpretare [Le Patriarcat de Constantinople et Étienne le Grand. Le chemin sinueux des sources à l’interprétation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vasile V. Muntean (éd.), In memoriam / Eis mnemen Alexandru Elian. Omagiere postumă a reputatului istoric şi teolog, la zece ani de la trecerea sa în veşnicie (8 ianuarie 1998), Timisoara, p. 87-179</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys II de Constantinople (1546-1556) et les débuts de la politique européenne du Patriarcat œcuménique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petre Ş. Năsturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Patriarcat œcuménique de Constantinople aux XIVe-XVIesiècles : rupture et continuité, Actes du Colloque international de Rome, 5-7 décembre 2005, [éd. Paolo Odorico, Dan Ioan Muresan], Centre d'études byzantines, post-byzantines et néo-helléniques, EHESS, Paris, 2007 (Dossiers byzantins, 7), p. 319-367</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4023,389 +4023,389 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’impossible reddition. L’Empereur, le peuple et la défense de Constantinople (1453)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rex Dacie / regina Dacie. Contribuţii la studiul ideologiei monarhice daneze la finele Evului Mediu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conexiuni istoriografice româno-franceze (secolele XVII-XXI) : un eseu de sinteză [Connexions historiographiques roumano-françaises (XVIIe-XXIe siècle) : un essai de synthèse]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Cazacu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre de siège de l’Antiquité à l’époque moderne. Un aperçu historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La guerre de sièges, de l’Antiquité aux temps modernes, Presses Universitaires de Rouen et Havre [collection Changer d’époque]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374081v1</w:t>
-              </w:r>
-[...259 lines deleted...]
-                <w:t xml:space="preserve">hal-02373444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4575,51 +4575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E19BD46E"/>
+    <w:nsid w:val="6D0D9EF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4806,51 +4806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dan-ioan-muresan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373618v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Muresan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Mure&#351;an" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.1905" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6H3NG0RJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre &#350;. N&#259;sturel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Congourdeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Cazacu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Odorico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/24777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dan-ioan-muresan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373618v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Muresan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Mure&#351;an" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.1905" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6H3NG0RJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre &#350;. N&#259;sturel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Congourdeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Cazacu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Odorico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/24777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374051v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>