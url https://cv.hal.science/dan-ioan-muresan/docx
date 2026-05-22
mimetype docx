--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1757,178 +1757,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bessarion’s Orations against the Turks and Crusade Propaganda at the Große Christentag of Regensburg (1471)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norman Housley (éd.) Reconfiguring the Fifteenth-Century Crusade, Palgrave Macmillan, London, p. 207-243</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un Empire à cheval ? Aspects de la politique équestre à l’époque de l’expansion mongole (XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire monde, jeux d’échelles et espaces connectés, Actes du 47e congrès de la SHMESP (Société des historiens médiévistes de l’enseignement supérieur public), Arras, 26-29 mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 53-66., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02320838v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02373436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bloch revisité. Pour un large Moyen Âge</w:t>
               </w:r>
@@ -2943,510 +2943,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notes critiques sur l’histoire de l’Église de Moldovalachie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ana Dumitran et alii (éds.), Extincta est lucerna orbis. John Hunyadi and his Time, Cluj-Napoca: Romanian Academy, The Center for Transylvanian Studies, p. 117-144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de trois empereurs. Aspects des relations Sigismond de Luxembourg avec Manuel II et Jean VIII Paléologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ekaterini Mitsiou et alii (éds.), Sigismund of Luxemburg and the Orthodox World, Verlag der Österreichischen Akademie der Wissenschaften, Vienne,(collection Denkschriften der Österreichischen Akademie der Wissenschaften, 222), p. 41-101</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Royaume de Hongrie et la prise de Constantinople. Croisade et union ecclésiastique en 1453</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ana Dumitran et alii, Extincta est lucerna orbis. John Hunyadi and his Time, Cluj-Napoca: Romanian Academy, The Center for Transylvanian Studies, p. 483-508.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une histoire de trois empereurs. Aspects des relations Sigismond de Luxembourg avec Manuel II et Jean VIII Paléologue</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Princes sud-est européens, otages politiques à Constantinople (Xe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ekaterini Mitsiou et alii (éds.), Sigismund of Luxemburg and the Orthodox World, Verlag der Österreichischen Akademie der Wissenschaften, Vienne,(collection Denkschriften der Österreichischen Akademie der Wissenschaften, 222), p. 41-101</w:t>
+              <w:t xml:space="preserve">Valeriu Sârbu, Cristian Luca (éds.), Miscellanea Historica et Archaeologica in Honorem Professoris Ionel Candea, Braila, Editura Istros, p. 125-135</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisade, Union des Églises et humanisme dans le royaume de Hongrie pendant la première moitié du règne de Matthias Corvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Christian Gastgeber et alii (éds.), Church Union and Crusading in the Fourteenth and Fifteenth Centuries (collection Mélanges d’Histoire Générale. N. S., IV/1), p. 339–366</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Princes sud-est européens, otages politiques à Constantinople (Xe-XVe siècles)</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teoctist I şi ungerea domnească a lui Ştefan cel Mare [Théoctiste Ier et le sacre princier d’Étienne le Grand]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valeriu Sârbu, Cristian Luca (éds.), Miscellanea Historica et Archaeologica in Honorem Professoris Ionel Candea, Braila, Editura Istros, p. 125-135</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Dumitru Ţeicu, Ionel Cândea (éds.), Românii în Europa medievală (între Orientul bizantin şi Occidentul latin). Studii in onoarea Profesorului Victor Spinei, Editura Istros, Brăila, p. 303-416</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence du sacre princier dans les Pays Roumains et son modèle impérial byzantin (XVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marina Koumanoudi, Chryssa Maltezou (éds.), Dopo le due cadute di Costantinopoli (1204, 1453). Eredi ideologici di Bisanzio, Atti del Convegno Internazionale di Studi, Venezia, 4-5 dicembre 2006, Venise, p. 57-126</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374282v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02374249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Nouvelle Rome à la Troisième : la part des Principautés roumaines dans la transmission de l’idée impériale</w:t>
               </w:r>
@@ -4023,226 +4023,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conexiuni istoriografice româno-franceze (secolele XVII-XXI) : un eseu de sinteză [Connexions historiographiques roumano-françaises (XVIIe-XXIe siècle) : un essai de synthèse]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Cazacu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rex Dacie / regina Dacie. Contribuţii la studiul ideologiei monarhice daneze la finele Evului Mediu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’impossible reddition. L’Empereur, le peuple et la défense de Constantinople (1453)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373448v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-02373437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre de siège de l’Antiquité à l’époque moderne. Un aperçu historiographique</w:t>
               </w:r>
@@ -4575,51 +4575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D0D9EF8"/>
+    <w:nsid w:val="CC3FA7F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4806,51 +4806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dan-ioan-muresan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373618v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Muresan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Mure&#351;an" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.1905" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6H3NG0RJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre &#350;. N&#259;sturel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Congourdeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Cazacu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Odorico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/24777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374051v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dan-ioan-muresan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373618v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Muresan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Mure&#351;an" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.1905" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6H3NG0RJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre &#350;. N&#259;sturel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Congourdeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Cazacu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Odorico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/24777" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374051v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>