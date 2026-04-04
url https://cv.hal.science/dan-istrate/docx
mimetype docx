--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dan Istrate </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Dan Istrate</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dan-istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5906-4947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077119800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur contractuel, CDI, titulaire de la Chaire eBioMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Outils biomédicaux connectés) à l’Université de Technologie de Compiègne (UTC) dans le laboratoire BMBI (Biomécanique et Bioingénierie) UMR 7338. Recruté en septembre 2014. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex MS2T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HDR) de l’Université d’Evry Val d’Essonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Automatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Sciences et Ingénierie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Contribution à l’analyse de l’environnement sonore et à la fusion multimodale pour l’identification d’activités dans le cadre de la télévigilance médicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire de Recherche et d’Innovation Technologique (LRIT) de l’ESIGETEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : M. Eric Walter (LSS Supélec–Paris XI) - Président</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jacques Demongeot (UJF Grenoble) - Rapporteur, M. Hervé Rix (Université de Nice Sophia-Antipolis) - Rapporteur, M. Alain Pruski (Université de Metz) - Rapporteur, Mme. Hélène Pigot (Université de Sherbrooke) - Examinatrice, M. Didier Aubert (IFSSTAR) - Examinateur, M. James Crowley (Grenoble INP) - Examinateur, M. Said Mammar (Université d’Evry Val d’Essonne) - Examinateur, M. Etienne Colle (Université d’Evry Val d’Essonne) - Invité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’INP de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Signal, Image, Parole, Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : École Doctorale d’Électronique, Electrotechnique, Automatique, Télécommunications, Signal (EEATS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Détection et reconnaissance des sons de la vie courante pour une application de télésurveillance médicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Communication Langagière et Interaction Personne-Système (CLIPS – IMAG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : M. James Crowley (INPG) – Président</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Gaël Richard (ENST) – Rapporteur, M. Michael Ansorge (Université de Neuchâtel) – Rapporteur, M. Eric Castelli – Directeur, M. Laurent Besacier – Co-Directeur, M. Pierre Yves Coulon (INPG) – Examinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’études approfondies (DEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’INPG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Signal, Image, Parole, Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : École Doctorale d’Électronique, Electrotechnique, Automatique, Télécommunications, Signal (EEATS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Assez bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Validation d'un algorithme de localisation, vers la reconnaissance des sources de bruit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : CLIPS-IMAG sous la direction de M. Eric Castelli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université de Craiova (Roumanie), Faculté d’Automatique, Ordinateurs et Electronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Electronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Très bien (9,37/10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5ème année effectuée à l’ENSERG/INPG validée en Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Parcours professionnel**03/2014 – 08/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la recherche partenariale ESME SUDRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/2005 – 02/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur ESIGETEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Fontainebleau. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/2004 – 08/2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS au laboratoire d’informatique d’Avignon (LIA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : LIA, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vacations à l’IUP Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2003 -08/2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : CLIPS-IMAG, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : IUT1 Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2000-09/2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allocataire de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MENRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au laboratoire CLIPS-IMAG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : CLIPS-IMAG, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vacations à l’ENSERG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Thématiques de recherche**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de l’environnement sonore :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> détection et reconnaissance des sons de la vie courante, GMM, HMM, SVM, transformée en ondelettes, iVectors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion de données multimodales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : logique floue, réseaux d’évidence, théorie de Dempster-Shafer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation fonctionnelle :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> filtre de Kalman étendu, jeux sérieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Homme/Robot/Maison intelligente :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ontologie, fusion de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement de signal EHG :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> détection de contractions, critère BIC, Décomposition en ondelettes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre et responsable scientifique pour l’UTC ou l’ESIGETEL à des projets de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1 projet européen </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et 1 projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSTAR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 3 projets nationaux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et 2 projets </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 5 projets internationaux de type </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHC, STIC AMSUD et ECOS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEDER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 30h/an ETD 2015-2019, 150h/an ETD 2010-2014, 210h/an ETD 2005-2009, 196h/an ETD 2003-2004, 64h/an ETD 2000-2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : UTC, ESIGETEL, ESME SUDRIA, TélécomSud Paris, ENSIIE, EPITA, Université de Rennes, UPMC, IUP Avignon, IUT1 de Grenoble, ENSERG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 1ère, 2ème et 3ème année ingénieur, 1ère année IUT, 1ère année classe préparatoire intégrée, Master 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan des encadrements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 11 thèses de doctorat dont 8 soutenues, dont 2 financements CIFRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 8 post-doctorants pour une durée d’un an et 2 ingénieurs de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 25 stages Master 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la recherche partenariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’ESME SUDRIA mars 2014 – aout 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la recherche de l’ESIGETEL & EFREI 2009-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Voie d’Approfondissement « Technologies des systèmes embarqués » (TSE) en 3ème année de l’ESIGETEL (BAC+5), 24 étudiants, 2005-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Domaine d’Application « Télémédecine et Système d’Information en Santé » (BAC+5), ESIGETEL, 12 étudiants, depuis 2011 ; participation à son montage en 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UE « Les bases de la télémédecine », du master TTS de l’UTC, (BAC+5), 12 étudiants, depuis 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations / Rayonnement /membre de sociétés savantes / expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR 2010 et 2015, ECOS SUD 2018, AAP de SU, CRSNG </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2014, AAL 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 6 thèses de doctorat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité scientifique de l’ARS Hauts de France, de SimUSanté Amiens et de l’école d’été du labex SMART</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Création et organisation du colloque JETSAN depuis 2011 à 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Relecture d’articles de plusieurs revues et conférences IEEE, membre de comité de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Sensing System for People's Behavior During Fall Events Based on Mobility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (4), pp.100895. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable AAL technology for supporting seniors in independent living shared homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (s), pp.4-4. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.894.4.sp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Water Volume Estimation Using Bio Impedance Analysis: Where Are We?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali El Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (3), pp.100839. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2024.100839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Missing Data on Heart Rate Variability Features: A Comparative Study of Interpolation Methods for Ambulatory Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (4), pp.100776. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Dataset Analysis for Generalizability of HRV-Based Stress Detection Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Elkind Velmovitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Pelegrini Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.100776. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing Methods for Ambulatory HRV Analysis Based on HRV Distribution, Variability and Characteristics (DVC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (5), pp.1984. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22051984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Stakeholders in the Implementation of Microservice-Based Systems: A Case Study in an Ambient-Assisted Living System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Taramasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.9411-9428. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3049444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal observation method of digital accessibility for elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2020.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02553707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From conservative to dissipative non-linear differential systems. An application to the cardio-respiratory regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Taramasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.2121-2134. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2020181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing-data imputation using wearable sensors in heart rate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences : Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (2), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/bpasts.2020.133118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automatic Method for the Segmentation and Classification of Imminent Labor Contraction From Electrohysterograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (4), pp.1133-1141. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2019.2930618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise-based games interventions at home in individuals with a neurological disease: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated electrohysterographic detection of uterine contractions for monitoring of pregnancy: feasibility and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Tylcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12884-018-1778-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de co-conception d'une méthode d'observation et d'évaluation multidimensionnelle de l'accessibilité au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.151-183. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.2797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swallowing Sound Recognition at Home Using GMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.407-412. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Human Body Vital Signs Based on 60 GHz Doppler Radar Using a Bound-Constrained Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7), pp.2254. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18072254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Movement Artefacts and Contraction Bursts Using Accelerometer and Electrohysterograms for Home Monitoring of Pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Signature Based Sleep Analysis Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/informatics4040037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation-Oriented Serious Game Development and Evaluation Guidelines for Musculoskeletal Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.e14. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/games.7284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and first evaluation of a sleep characterization monitoring system using remote contactless sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Fumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (6), pp.1511 - 1523. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2016.2639823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement dans la démarche d’obtention du marquage CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Droal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gianolio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trehour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRBM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (3), pp.125-130. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbmnw.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of a serious game based on Kinect system for functional rehabilitation of the lower limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive and Connected Rehabilitation Systems for E-Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouletaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (5-6), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game and functional rehabilitation for the lower limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.65-69. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Sensor Fusion Scheme to Improve the Accuracy of Knee Flexion Kinematics for Functional Rehabilitation Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), pp.1914. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile utilisant des capteurs d’activité physique connectés pour l’accompagnement thérapeutique du patient diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.137. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal fusion for functional rehabilitation at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2015.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de situations de détresse : capteurs mobiles et d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. Sécurité des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Article MED4200 V1, pp.1 - 52. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-med4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic evidential network for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João César Moura Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (4), pp.1103 - 1113. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2013.2283055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential network-based multimodal fusion for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of E-Health and Medical Communications (IJEHMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.46-60. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jehmc.2013010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triage Support Algorithm for Patients Classification at Urgency Care Area in a Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Mondragón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stud. Inform. Univ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.80--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Implementation of Distress Situation Identification through Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Information Technology in Healthcare (JITH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Models for Speech and Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of The University of Craiova, Series : Automation, Computers, Electronics and Mechatronics, (Romania)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (31), n°3 (Automation, Computers, Electronics and Mechatronics, ISSN 1841-0626), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Extraction From Sound for Medical Telemonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10(2), pp.264-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de télésurveillance sonore pour la détection de situations de détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBM-RBM, recherche et ingénierie biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (2), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmret.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope of Tangent (SOT): A New Automatic Method for Segmenting Uterine Muscular Contraction Bursts from the Electrohysterogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Debbieh, Lebanon. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different electrohysterogram data augmentation methods for better prediction of the delivery term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Solutions for Mental Stress Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiatt Kawtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home environmental sound recognition based on time-frequency representation with CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Electrohysterography Signal Preprocessing for Delivery Term Prediction Using Hypergraph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11254474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEDALE, Une solution facilitant l'accès aux aides médico-sociales par l'expression des besoins du patient et ses proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Redouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dethoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mallevaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection et de suivi du comportementde personnes dans le cas des chutes basé surl’analyse de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux (JETSAN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical issues in body water volume estimation using bio impedance analysis in e-Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali El Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur sonore intelligent pour la réduction de la consommation d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/ax2q-b976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological data recording in VR simulator for sleepiness detection during driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, France. pp.408-415, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011698100003414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Human behaviour monitoring based on recorded data from existing smart thermostat in North American houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection de maladies respiratoires basé sur l'analyse de l'environnement sonore dans des habitats partagés : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux : Dispositifs biomédicaux et technologies numériques en santé - des besoins aux usages (JETSAN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paris 8, laboratoire LIASD; Sorbonne Université, laboratoire GeePs; CNRS, Jun 2023, Paris, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cough sound recognition for COVID-19 risk detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/v7mv-4x55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of Inter-Beat-Interval Interpolation on real-time HRV Feature Estimation for e-Health Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque en Télésanté et dispositifs biomédicaux(JETSAN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction d'un accouchement imminent par classification des électrohystérogrammes associés aux contractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/hpx9-g607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Sound Sensor for distress situation and number of presented person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2019: Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’observation multimodale de l’accessibilité au numérique pour les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jetsan 2019 : Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention, Détection et Compensation de la fragilité : approche standardisée (projet PREDECO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Haijam El Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Recognition of Swallowing Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atta Badii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.221-229, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007310802210229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being and -ageing with chronical disease: the BV2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Taramasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Houmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2019: Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress recognition using connected devices: experimentation feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Gattoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Az-Eddine Bennani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart sound sensor to detect the number of people in a room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istrate Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.3498-3501, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'observation multimodale de l'accessibilité au numérique pour les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d'Etude sur la TéléSanté (JETSAN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and functional rehabilitation using serious games and a system of systems approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Grebonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.189-194, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring chronic disease at home using connected devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Az-Eddine Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Huong Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Gattoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Unknown, Unknown Region. pp.400--407, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern activities identification for elderly people using infrared and Doppler radar sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A.C. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whiteside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB 2018: 8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based approach for Robot and Ambient System collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Intelligent Social Robots: Social Cognitive Systems in Smart Environments, in conjunction with the 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN) – Lisbon – Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Analysis of 60 GHz Doppler Radar for Non-stationary Vital Sign Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des artefacts de mouvement en utilisant un accéléromètre pour le suivi à domicile de la grossesse par analyse de l'EHG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of human presence in the context of resident supervision in nursing home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur sonore couplé avec capteur thermique pour détection du nombre de personnes et de situations de détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Nicolicea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France. pp. 101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swallowing sound recognition at home using GMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Malouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Random Body Movements on 60-GHz Doppler Radar for Real-Time Monitoring of Vital Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.15-12-2016.2267657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de bouffées d'activité contractile sur l'EHG par utilisation du critère d'information bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote monitoring, distress detection by slightest invasive systems : sound recognition based on hierarchical i-vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2017 : 39th international conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seogwipo, South Korea. pp.2744 - 2748, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab methodological approach. Example of health monitoring platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non–Contact Estimation at 60 GHz for Human Vital Signs Monitoring Using a Robust Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Various Orientation Measurement Approaches Applied to a Serious Game System for Functional Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMBC 2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Algorithm for 60-GHz Non-Contact Human Vital-Sign-Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'AREMIF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris (Les Cordeliers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor localization for human activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern activities identification in the framework of medical nursing home using infrared sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Magno Aguiar de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCB 2015 : 6th International Conference on Computational Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile utilisant des capteurs d’activité physique connectés pour l’accompagnement thérapeutique du patient diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la télésanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Compiègne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive tracking model in the framework of medical nursing home using infrared sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Magno Aguiar de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiano A. P. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel F. de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Maria de Castro Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2015 : IEEE Global Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Diego, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2015.7414030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound environment analysis for ADL detection from Living Lab to Medical Nursing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ovidiu Andrei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAL 2014 : Active and Assisted Living Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bucharest, Romania. pp.59 - 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game for functional rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beirut, France. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal signal analysis in smart home environment for detecting a human presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2014 : 1st International Conference on Advanced Technologies for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.334 - 339, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du signal thermique dans un environement intelligent pour detecter la présence humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude en TéléSanté (JETSAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Troyes, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux évidentiels pour la fusion de données multimodales hétérogènes : application à la détection de chutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João César Moura Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Speech Recognition Technologies for Voice-based Home Automation Control in a Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal indoor tracking and localization in the context of healthcare monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2013 : Journées d'Etude en TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Chahuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7298-7301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing & TIC : healthcare monitoring for older persons, home multi-sensors data processing for dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITMO-AVIESAN Ageing Workshop 2013 : Alliance nationale pour les sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-free speech-sound interactions at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 : 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1678-1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound environment analysis in smart home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmI '12 : International Joint Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pisa, Italy. pp.208-223, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34898-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sonores et vocales dans l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP'TALN 12 RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-free speech-sound interactions at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istrate Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Conference (EUSIPCO), 2012 Proceedings of the 20th European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Romania. pp.1678 - 1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily sound recognition using a combination of GMM and SVM for home automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO '12 : 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1673-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps in adaptation of an evidential network for data fusion in the framework of medical remote monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC' 12 : 34th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.2044-2047, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2012.6346360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pervasive multi-sensor data fusion for smart home healthcare monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ 2011 : IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.1466 - 1473, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion multi-capteurs hétérogène basée sur un réseau d'évidence pour la détection de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH '11 : 2e Conférence Internationale sur l'Accessibilité et les Systèmes de Suppléance aux personnes en sItuaTions de Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.5291-5294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential network-based multimodal fusion for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pHealth '11 : 8th International Conference on Wearable Micro and Nano Technologies for Personalised Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous multi-sensor fusion based on an evidential network for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST '11 : 9th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.281-285, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound event detection in remote health care - Small learning datasets and over constrained Gaussian Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurta Montalvão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2010 : 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.1146-1149, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation multimodale dans le contexte d'un système de télévigilance médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Handicap "La pluridisciplinarité au service d'une réalité sociétale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal localization in the context of a medical telemonitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2010 : 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.3835 - 3838, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary investigation of sound recognition for a domotic application using support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINTES 2010 : 14th International Conference on System Theory and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Craiova, Oct 2010, Sinaia, Romania. pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities of daily living recognition using fuzzy logic for elderly home monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE 2009 : IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jeju Island, South Korea. pp.2001 - 2006, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2009.5277257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement acoustique pour la télévigilance médicale à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTAG 2009 : 1er Congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement multimodal pour la télévigilance médicale à domicile EMUTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Steenkeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTAG 2009 : 1er Congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy logic system for home elderly people monitoring (EMUTEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FS 2009 : 10th WSEAS international conference on Fuzzy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Prague, Czech Republic. pp.69 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Saving of Real Time Embedded Sensor for Medical Remote Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Midonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Systems (ICONS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cancun, Mexico, United States. pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme multi-modale pour la télévigilance médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Souidene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2008 : 4ème Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Monastir, Tunisie. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiências em Telessaúde na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT 2008 : 2nd Workshop Internacional em Telessaúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vitória, Brazil. pp.1 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal database for a home remote medical care application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMB 2008 : 1st International Conference Medical Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, Hong Kong SAR China. pp.99 - 106, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77413-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal platform for database recording and elderly people monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSIGNALS 2008 : International Conference on Bio-inspired Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Funchal, Portugal. pp.385 - 392, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001065803850392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and Sound Analysis : an Application of Probabilistic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on System Theory, Automation, Robotics, Computers, Informatics, Electronics and Instrumentation (SINTES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Craiova, Romania. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Implementation of Distress Situation Identification through Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ICICTH Samos: International Conference on Information Communication Technologies in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Samos Island, Greece. pp.226-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RT'05S Evaluation: Pre-processing Techniques and Speaker Diarization on Multiple Microphone Meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT'05S Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.428 - 439, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11677482_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Implementation of a Distress Sound Extraction System for Elder Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th IEEE EMBS Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBC, Aug 2006, New-York, United States. pp.3309 - 3312, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2006.259469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et classification des sons : application aux sons de la vie courante et à la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque GRETSI : Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgium. pp.485-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Speech/Sound Segmentation in a Smart Room Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Speech Technology, The 3rd International Conference on Speech Technology and Human-Computer Dialogue, IEEE, SpeD2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Processing for Health Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong-Phuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart homes and health Telematic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Singapour, Singapore. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOUND DETECTION AND CLASSIFICATION THROUGH TRANSIENT MODELS USING WAVELET COEFFICIENT TREES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienne, Austria. pp.1171-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel smart sound sensor for perceptive spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems, Intelligence and Modern Technology Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cherbourg, France. pp.691-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Detection through Transient Models using Wavelet Coefficient Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems, Intelligence and Modern Technology Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cherbourg, France. pp.367-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Detection and Classification for Medical Telesurvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Innsbrück, Austria. pp.395-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMUNICATION BETWEEN A MULTICHANNEL AUDIO ACQUISITION AND AN INFORMATION SYSTEM IN A HEALTH SMART HOME FOR DATA FUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IASTED-IMSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Hawaï, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Audio Sensor for Telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Object Conference ({SOC}'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. pp.222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in Data Fusion between a Multichannel Audio Acquisition and an Information System for Home Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering in Medecine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Engineering in Medecine and Biology Society, Sep 2003, Cancun, Mexico. pp.1364-1367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HABITAT TELEMONITORING SYSTEM BASED ON THE SOUND SURVEILLANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sérignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Information Communication Technologies in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Samos, Greece, Greece. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Sounds Extraction and Classification in Noisy Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IASTED-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Hawaï, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitable segmentation method of a thermal signal representing sleep movement in the bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Houmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRS 2016: 23rd Congress of the European Sleep Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-term Birth Prediction at Home: Signal Filtering Influence on the Good Prediction Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Bioengineering and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer International Publishing, pp.64-79, 2020, Learning and Analytics in Intelligent Systems, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43658-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de développer une vision systémique dans la conception d'une méthode d’observation multimodale pour l’étude de l’accessibilité numérique avec des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Dussart; Mai-Anh Ngo; Valérie Siranyan; Pascal Sommer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie sanitaire à la démocratie en santé, Vers la construction d’une « handicratie », pour un meilleur accompagnement des personnes en situation de handicap.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Témoignages et pistes de réflexion sur la place de la personne handicapée dans notre société, 978-2-84874-827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical remote monitoring using sound environment analysis and wearable sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TECH, pp.517 - 532, 2009, 978-953-307-013-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and Sound Use in a Remote Monitoring System for Health Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Sojka, I. Kopecek, K. Pala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4188/2006, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin/Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.711 - 718, 2006, Lecture Notes in Computer Science, Artificial Intelligence, 978-3-540-39090-9. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11846406_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et Reconnaissance des Sons pour la Surveillance Médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse de l'environnement sonore et à la fusion multimodale pour l'identification d'activités dans le cadre de la télévigilance médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00790339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dan Istrate </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Dan Istrate</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dan-istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5906-4947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077119800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur contractuel, CDI, titulaire de la Chaire eBioMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Outils biomédicaux connectés) à l’Université de Technologie de Compiègne (UTC) dans le laboratoire BMBI (Biomécanique et Bioingénierie) UMR 7338. Recruté en septembre 2014. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex MS2T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HDR) de l’Université d’Evry Val d’Essonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Automatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Sciences et Ingénierie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Contribution à l’analyse de l’environnement sonore et à la fusion multimodale pour l’identification d’activités dans le cadre de la télévigilance médicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire de Recherche et d’Innovation Technologique (LRIT) de l’ESIGETEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : M. Eric Walter (LSS Supélec–Paris XI) - Président</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jacques Demongeot (UJF Grenoble) - Rapporteur, M. Hervé Rix (Université de Nice Sophia-Antipolis) - Rapporteur, M. Alain Pruski (Université de Metz) - Rapporteur, Mme. Hélène Pigot (Université de Sherbrooke) - Examinatrice, M. Didier Aubert (IFSSTAR) - Examinateur, M. James Crowley (Grenoble INP) - Examinateur, M. Said Mammar (Université d’Evry Val d’Essonne) - Examinateur, M. Etienne Colle (Université d’Evry Val d’Essonne) - Invité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’INP de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Signal, Image, Parole, Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : École Doctorale d’Électronique, Electrotechnique, Automatique, Télécommunications, Signal (EEATS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Détection et reconnaissance des sons de la vie courante pour une application de télésurveillance médicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Communication Langagière et Interaction Personne-Système (CLIPS – IMAG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : M. James Crowley (INPG) – Président</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Gaël Richard (ENST) – Rapporteur, M. Michael Ansorge (Université de Neuchâtel) – Rapporteur, M. Eric Castelli – Directeur, M. Laurent Besacier – Co-Directeur, M. Pierre Yves Coulon (INPG) – Examinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’études approfondies (DEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’INPG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Signal, Image, Parole, Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : École Doctorale d’Électronique, Electrotechnique, Automatique, Télécommunications, Signal (EEATS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Assez bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Validation d'un algorithme de localisation, vers la reconnaissance des sources de bruit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : CLIPS-IMAG sous la direction de M. Eric Castelli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université de Craiova (Roumanie), Faculté d’Automatique, Ordinateurs et Electronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Electronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Très bien (9,37/10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5ème année effectuée à l’ENSERG/INPG validée en Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Parcours professionnel**03/2014 – 08/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la recherche partenariale ESME SUDRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/2005 – 02/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur ESIGETEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Fontainebleau. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/2004 – 08/2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS au laboratoire d’informatique d’Avignon (LIA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : LIA, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vacations à l’IUP Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2003 -08/2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : CLIPS-IMAG, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : IUT1 Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2000-09/2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allocataire de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MENRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au laboratoire CLIPS-IMAG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : CLIPS-IMAG, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vacations à l’ENSERG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Thématiques de recherche**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de l’environnement sonore :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> détection et reconnaissance des sons de la vie courante, GMM, HMM, SVM, transformée en ondelettes, iVectors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion de données multimodales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : logique floue, réseaux d’évidence, théorie de Dempster-Shafer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation fonctionnelle :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> filtre de Kalman étendu, jeux sérieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Homme/Robot/Maison intelligente :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ontologie, fusion de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement de signal EHG :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> détection de contractions, critère BIC, Décomposition en ondelettes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre et responsable scientifique pour l’UTC ou l’ESIGETEL à des projets de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1 projet européen </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et 1 projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSTAR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 3 projets nationaux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et 2 projets </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 5 projets internationaux de type </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHC, STIC AMSUD et ECOS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEDER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 30h/an ETD 2015-2019, 150h/an ETD 2010-2014, 210h/an ETD 2005-2009, 196h/an ETD 2003-2004, 64h/an ETD 2000-2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : UTC, ESIGETEL, ESME SUDRIA, TélécomSud Paris, ENSIIE, EPITA, Université de Rennes, UPMC, IUP Avignon, IUT1 de Grenoble, ENSERG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 1ère, 2ème et 3ème année ingénieur, 1ère année IUT, 1ère année classe préparatoire intégrée, Master 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan des encadrements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 11 thèses de doctorat dont 8 soutenues, dont 2 financements CIFRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 8 post-doctorants pour une durée d’un an et 2 ingénieurs de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 25 stages Master 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la recherche partenariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’ESME SUDRIA mars 2014 – aout 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la recherche de l’ESIGETEL & EFREI 2009-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Voie d’Approfondissement « Technologies des systèmes embarqués » (TSE) en 3ème année de l’ESIGETEL (BAC+5), 24 étudiants, 2005-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Domaine d’Application « Télémédecine et Système d’Information en Santé » (BAC+5), ESIGETEL, 12 étudiants, depuis 2011 ; participation à son montage en 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UE « Les bases de la télémédecine », du master TTS de l’UTC, (BAC+5), 12 étudiants, depuis 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations / Rayonnement /membre de sociétés savantes / expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR 2010 et 2015, ECOS SUD 2018, AAP de SU, CRSNG </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2014, AAL 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 6 thèses de doctorat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité scientifique de l’ARS Hauts de France, de SimUSanté Amiens et de l’école d’été du labex SMART</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Création et organisation du colloque JETSAN depuis 2011 à 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Relecture d’articles de plusieurs revues et conférences IEEE, membre de comité de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Sensing System for People's Behavior During Fall Events Based on Mobility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (4), pp.100895. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Water Volume Estimation Using Bio Impedance Analysis: Where Are We?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali El Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (3), pp.100839. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2024.100839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable AAL technology for supporting seniors in independent living shared homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (s), pp.4-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.894.4.sp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Missing Data on Heart Rate Variability Features: A Comparative Study of Interpolation Methods for Ambulatory Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (4), pp.100776. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Dataset Analysis for Generalizability of HRV-Based Stress Detection Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Elkind Velmovitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Pelegrini Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.100776. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing Methods for Ambulatory HRV Analysis Based on HRV Distribution, Variability and Characteristics (DVC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (5), pp.1984. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22051984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal observation method of digital accessibility for elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2020.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02553707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Stakeholders in the Implementation of Microservice-Based Systems: A Case Study in an Ambient-Assisted Living System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Taramasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.9411-9428. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3049444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automatic Method for the Segmentation and Classification of Imminent Labor Contraction From Electrohysterograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (4), pp.1133-1141. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2019.2930618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From conservative to dissipative non-linear differential systems. An application to the cardio-respiratory regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Taramasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.2121-2134. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2020181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing-data imputation using wearable sensors in heart rate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences : Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (2), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/bpasts.2020.133118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise-based games interventions at home in individuals with a neurological disease: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated electrohysterographic detection of uterine contractions for monitoring of pregnancy: feasibility and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Tylcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12884-018-1778-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de co-conception d'une méthode d'observation et d'évaluation multidimensionnelle de l'accessibilité au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.151-183. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.2797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Human Body Vital Signs Based on 60 GHz Doppler Radar Using a Bound-Constrained Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7), pp.2254. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18072254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swallowing Sound Recognition at Home Using GMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.407-412. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Movement Artefacts and Contraction Bursts Using Accelerometer and Electrohysterograms for Home Monitoring of Pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and first evaluation of a sleep characterization monitoring system using remote contactless sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Fumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (6), pp.1511 - 1523. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2016.2639823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Signature Based Sleep Analysis Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/informatics4040037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation-Oriented Serious Game Development and Evaluation Guidelines for Musculoskeletal Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.e14. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/games.7284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement dans la démarche d’obtention du marquage CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Droal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gianolio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trehour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRBM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (3), pp.125-130. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbmnw.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of a serious game based on Kinect system for functional rehabilitation of the lower limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive and Connected Rehabilitation Systems for E-Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouletaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (5-6), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game and functional rehabilitation for the lower limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.65-69. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Sensor Fusion Scheme to Improve the Accuracy of Knee Flexion Kinematics for Functional Rehabilitation Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), pp.1914. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile utilisant des capteurs d’activité physique connectés pour l’accompagnement thérapeutique du patient diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.137. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal fusion for functional rehabilitation at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2015.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de situations de détresse : capteurs mobiles et d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. Sécurité des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Article MED4200 V1, pp.1 - 52. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-med4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic evidential network for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João César Moura Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (4), pp.1103 - 1113. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2013.2283055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential network-based multimodal fusion for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of E-Health and Medical Communications (IJEHMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.46-60. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jehmc.2013010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triage Support Algorithm for Patients Classification at Urgency Care Area in a Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Mondragón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stud. Inform. Univ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.80--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Implementation of Distress Situation Identification through Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Information Technology in Healthcare (JITH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Models for Speech and Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of The University of Craiova, Series : Automation, Computers, Electronics and Mechatronics, (Romania)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (31), n°3 (Automation, Computers, Electronics and Mechatronics, ISSN 1841-0626), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Extraction From Sound for Medical Telemonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10(2), pp.264-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de télésurveillance sonore pour la détection de situations de détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBM-RBM, recherche et ingénierie biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (2), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmret.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope of Tangent (SOT): A New Automatic Method for Segmenting Uterine Muscular Contraction Bursts from the Electrohysterogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Debbieh, Lebanon. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different electrohysterogram data augmentation methods for better prediction of the delivery term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Solutions for Mental Stress Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiatt Kawtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home environmental sound recognition based on time-frequency representation with CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Electrohysterography Signal Preprocessing for Delivery Term Prediction Using Hypergraph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11254474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Human behaviour monitoring based on recorded data from existing smart thermostat in North American houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection de maladies respiratoires basé sur l'analyse de l'environnement sonore dans des habitats partagés : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux : Dispositifs biomédicaux et technologies numériques en santé - des besoins aux usages (JETSAN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paris 8, laboratoire LIASD; Sorbonne Université, laboratoire GeePs; CNRS, Jun 2023, Paris, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological data recording in VR simulator for sleepiness detection during driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, France. pp.408-415, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011698100003414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEDALE, Une solution facilitant l'accès aux aides médico-sociales par l'expression des besoins du patient et ses proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Redouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dethoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mallevaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur sonore intelligent pour la réduction de la consommation d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/ax2q-b976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection et de suivi du comportementde personnes dans le cas des chutes basé surl’analyse de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux (JETSAN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical issues in body water volume estimation using bio impedance analysis in e-Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali El Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cough sound recognition for COVID-19 risk detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/v7mv-4x55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of Inter-Beat-Interval Interpolation on real-time HRV Feature Estimation for e-Health Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque en Télésanté et dispositifs biomédicaux(JETSAN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction d'un accouchement imminent par classification des électrohystérogrammes associés aux contractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/hpx9-g607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'observation multimodale de l'accessibilité au numérique pour les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d'Etude sur la TéléSanté (JETSAN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’observation multimodale de l’accessibilité au numérique pour les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jetsan 2019 : Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Sound Sensor for distress situation and number of presented person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2019: Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention, Détection et Compensation de la fragilité : approche standardisée (projet PREDECO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Haijam El Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart sound sensor to detect the number of people in a room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istrate Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.3498-3501, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being and -ageing with chronical disease: the BV2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Taramasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Houmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2019: Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress recognition using connected devices: experimentation feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Gattoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Az-Eddine Bennani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Recognition of Swallowing Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atta Badii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.221-229, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007310802210229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and functional rehabilitation using serious games and a system of systems approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Grebonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.189-194, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring chronic disease at home using connected devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Az-Eddine Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Huong Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Gattoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Unknown, Unknown Region. pp.400--407, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern activities identification for elderly people using infrared and Doppler radar sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A.C. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whiteside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB 2018: 8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote monitoring, distress detection by slightest invasive systems : sound recognition based on hierarchical i-vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2017 : 39th international conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seogwipo, South Korea. pp.2744 - 2748, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based approach for Robot and Ambient System collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Intelligent Social Robots: Social Cognitive Systems in Smart Environments, in conjunction with the 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN) – Lisbon – Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Analysis of 60 GHz Doppler Radar for Non-stationary Vital Sign Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des artefacts de mouvement en utilisant un accéléromètre pour le suivi à domicile de la grossesse par analyse de l'EHG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of human presence in the context of resident supervision in nursing home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur sonore couplé avec capteur thermique pour détection du nombre de personnes et de situations de détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Nicolicea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France. pp. 101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Random Body Movements on 60-GHz Doppler Radar for Real-Time Monitoring of Vital Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.15-12-2016.2267657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swallowing sound recognition at home using GMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Malouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de bouffées d'activité contractile sur l'EHG par utilisation du critère d'information bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab methodological approach. Example of health monitoring platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Various Orientation Measurement Approaches Applied to a Serious Game System for Functional Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMBC 2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non–Contact Estimation at 60 GHz for Human Vital Signs Monitoring Using a Robust Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Algorithm for 60-GHz Non-Contact Human Vital-Sign-Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'AREMIF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris (Les Cordeliers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor localization for human activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound environment analysis for ADL detection from Living Lab to Medical Nursing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ovidiu Andrei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAL 2014 : Active and Assisted Living Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bucharest, Romania. pp.59 - 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game for functional rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beirut, France. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern activities identification in the framework of medical nursing home using infrared sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Magno Aguiar de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCB 2015 : 6th International Conference on Computational Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile utilisant des capteurs d’activité physique connectés pour l’accompagnement thérapeutique du patient diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la télésanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Compiègne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive tracking model in the framework of medical nursing home using infrared sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Magno Aguiar de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiano A. P. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel F. de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Maria de Castro Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2015 : IEEE Global Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Diego, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2015.7414030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal signal analysis in smart home environment for detecting a human presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2014 : 1st International Conference on Advanced Technologies for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.334 - 339, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du signal thermique dans un environement intelligent pour detecter la présence humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude en TéléSanté (JETSAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Troyes, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing & TIC : healthcare monitoring for older persons, home multi-sensors data processing for dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITMO-AVIESAN Ageing Workshop 2013 : Alliance nationale pour les sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux évidentiels pour la fusion de données multimodales hétérogènes : application à la détection de chutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João César Moura Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Speech Recognition Technologies for Voice-based Home Automation Control in a Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal indoor tracking and localization in the context of healthcare monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2013 : Journées d'Etude en TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Chahuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7298-7301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-free speech-sound interactions at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 : 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1678-1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound environment analysis in smart home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmI '12 : International Joint Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pisa, Italy. pp.208-223, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34898-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sonores et vocales dans l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP'TALN 12 RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-free speech-sound interactions at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istrate Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Conference (EUSIPCO), 2012 Proceedings of the 20th European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Romania. pp.1678 - 1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily sound recognition using a combination of GMM and SVM for home automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO '12 : 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1673-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps in adaptation of an evidential network for data fusion in the framework of medical remote monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC' 12 : 34th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.2044-2047, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2012.6346360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pervasive multi-sensor data fusion for smart home healthcare monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ 2011 : IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.1466 - 1473, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion multi-capteurs hétérogène basée sur un réseau d'évidence pour la détection de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH '11 : 2e Conférence Internationale sur l'Accessibilité et les Systèmes de Suppléance aux personnes en sItuaTions de Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential network-based multimodal fusion for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pHealth '11 : 8th International Conference on Wearable Micro and Nano Technologies for Personalised Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.5291-5294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous multi-sensor fusion based on an evidential network for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST '11 : 9th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.281-285, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary investigation of sound recognition for a domotic application using support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINTES 2010 : 14th International Conference on System Theory and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Craiova, Oct 2010, Sinaia, Romania. pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound event detection in remote health care - Small learning datasets and over constrained Gaussian Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurta Montalvão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2010 : 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.1146-1149, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation multimodale dans le contexte d'un système de télévigilance médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Handicap "La pluridisciplinarité au service d'une réalité sociétale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal localization in the context of a medical telemonitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2010 : 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.3835 - 3838, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Saving of Real Time Embedded Sensor for Medical Remote Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Midonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Systems (ICONS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cancun, Mexico, United States. pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities of daily living recognition using fuzzy logic for elderly home monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE 2009 : IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jeju Island, South Korea. pp.2001 - 2006, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2009.5277257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement acoustique pour la télévigilance médicale à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTAG 2009 : 1er Congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement multimodal pour la télévigilance médicale à domicile EMUTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Steenkeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTAG 2009 : 1er Congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy logic system for home elderly people monitoring (EMUTEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FS 2009 : 10th WSEAS international conference on Fuzzy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Prague, Czech Republic. pp.69 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal platform for database recording and elderly people monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSIGNALS 2008 : International Conference on Bio-inspired Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Funchal, Portugal. pp.385 - 392, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001065803850392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme multi-modale pour la télévigilance médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Souidene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2008 : 4ème Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Monastir, Tunisie. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal database for a home remote medical care application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMB 2008 : 1st International Conference Medical Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, Hong Kong SAR China. pp.99 - 106, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77413-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiências em Telessaúde na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT 2008 : 2nd Workshop Internacional em Telessaúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vitória, Brazil. pp.1 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and Sound Analysis : an Application of Probabilistic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on System Theory, Automation, Robotics, Computers, Informatics, Electronics and Instrumentation (SINTES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Craiova, Romania. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Implementation of Distress Situation Identification through Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ICICTH Samos: International Conference on Information Communication Technologies in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Samos Island, Greece. pp.226-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RT'05S Evaluation: Pre-processing Techniques and Speaker Diarization on Multiple Microphone Meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT'05S Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.428 - 439, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11677482_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Implementation of a Distress Sound Extraction System for Elder Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th IEEE EMBS Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBC, Aug 2006, New-York, United States. pp.3309 - 3312, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2006.259469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Speech/Sound Segmentation in a Smart Room Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Speech Technology, The 3rd International Conference on Speech Technology and Human-Computer Dialogue, IEEE, SpeD2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et classification des sons : application aux sons de la vie courante et à la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque GRETSI : Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgium. pp.485-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Processing for Health Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong-Phuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart homes and health Telematic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Singapour, Singapore. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOUND DETECTION AND CLASSIFICATION THROUGH TRANSIENT MODELS USING WAVELET COEFFICIENT TREES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienne, Austria. pp.1171-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel smart sound sensor for perceptive spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems, Intelligence and Modern Technology Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cherbourg, France. pp.691-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Detection through Transient Models using Wavelet Coefficient Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems, Intelligence and Modern Technology Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cherbourg, France. pp.367-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Detection and Classification for Medical Telesurvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Innsbrück, Austria. pp.395-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Sounds Extraction and Classification in Noisy Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IASTED-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Hawaï, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMUNICATION BETWEEN A MULTICHANNEL AUDIO ACQUISITION AND AN INFORMATION SYSTEM IN A HEALTH SMART HOME FOR DATA FUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IASTED-IMSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Hawaï, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Audio Sensor for Telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Object Conference ({SOC}'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. pp.222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in Data Fusion between a Multichannel Audio Acquisition and an Information System for Home Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering in Medecine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Engineering in Medecine and Biology Society, Sep 2003, Cancun, Mexico. pp.1364-1367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HABITAT TELEMONITORING SYSTEM BASED ON THE SOUND SURVEILLANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sérignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Information Communication Technologies in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Samos, Greece, Greece. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitable segmentation method of a thermal signal representing sleep movement in the bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Houmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRS 2016: 23rd Congress of the European Sleep Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-term Birth Prediction at Home: Signal Filtering Influence on the Good Prediction Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Bioengineering and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer International Publishing, pp.64-79, 2020, Learning and Analytics in Intelligent Systems, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43658-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de développer une vision systémique dans la conception d'une méthode d’observation multimodale pour l’étude de l’accessibilité numérique avec des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Dussart; Mai-Anh Ngo; Valérie Siranyan; Pascal Sommer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie sanitaire à la démocratie en santé, Vers la construction d’une « handicratie », pour un meilleur accompagnement des personnes en situation de handicap.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEH Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Témoignages et pistes de réflexion sur la place de la personne handicapée dans notre société, 978-2-84874-827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical remote monitoring using sound environment analysis and wearable sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TECH, pp.517 - 532, 2009, 978-953-307-013-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and Sound Use in a Remote Monitoring System for Health Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Sojka, I. Kopecek, K. Pala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4188/2006, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin/Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.711 - 718, 2006, Lecture Notes in Computer Science, Artificial Intelligence, 978-3-540-39090-9. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11846406_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et Reconnaissance des Sons pour la Surveillance Médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse de l'environnement sonore et à la fusion multimodale pour l'identification d'activités dans le cadre de la télévigilance médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00790339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId399"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A71E7251"/>
+    <w:nsid w:val="0B4ECCED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dan-istrate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5906-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077119800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Dan/HDR/Candidatures2020/LIMSI/CV_DanIstrate.docx#_ftn1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maligne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morita" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zalc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigouroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.894.4.sp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali El Dimassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zalc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100839" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benchekroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chevallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Pelegrini Morita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041807" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051984" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Marquez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Astudillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3049444" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khlaifi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Tlija" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.133118" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Muszynski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Dauchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2930618" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02065297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muszynski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azudin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tylcz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Istrate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-018-1778-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2797" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khlaifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4040037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2639823" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Todaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Droal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gianolio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trehour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbmnw.2016.04.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V3FM9D5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ho Ba Tho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.05.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.05.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H74R8B1S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutamine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guettari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444743v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-med4200" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Armando Cavalcante Aguilar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C&#233;sar Moura Mota" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2283055" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840814v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Medjahed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jehmc.2013010105" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957416v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419915v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.11.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ammar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211697" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiatt Kawtar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405321v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254474" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220745v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Redouin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dethoor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Cocquerez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallevaes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220667v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boutamine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/ax2q-b976" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labrousse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011698100003414" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Bard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Losada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rida" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Morita" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220665v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Diniz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/v7mv-4x55" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/hpx9-g607" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161095v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02879382v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161046v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Haijam El Hassani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Badii" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007310802210229" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161053v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161096v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gattoufi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Bennani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318473v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istrate Dan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856470" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553728v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grebonval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428731" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858274v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Huong Ngo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428754" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878552v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.C. Aguilar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiteside" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422943v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dan Istrate" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565001v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Happillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565002v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dor&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692428v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicolicea" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862326v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.15-12-2016.2267657" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565012v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692063v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037425" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553735v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Levasseur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Routier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soufflet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360033v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553733v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273209v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Magno Aguiar de Carvalho" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079649v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutamine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298103v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano A. P. Rodrigues" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. de Castro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Maria de Castro Andrade" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2015.7414030" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304379v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ovidiu Andrei" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553736v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323297" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834631" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459133v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867178v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464740v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Milhorat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945340v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945384v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952715v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840878v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840776v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6346360" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302225v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007636" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765031v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707780v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765028v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_42" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308019v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Montalv&#227;o" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mouba" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627149" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306003v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305112v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627688" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308127v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366500v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277257" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366482v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360198v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Steenkeste" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364223v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620309v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373352v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Souidene" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398335v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belfeki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373138v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77413-6_13" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RJ56G5G7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375510v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001065803850392" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957419v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957417v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094411v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.259469" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092457v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Serignat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092602v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088500v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088253v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088267v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088260v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Istrate" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castelli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085268v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085196v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088065v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085262v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;rignat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085265v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445647v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479683v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galassi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43658-2_7" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554056v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/de-la-democratie-sanitaire-a-la-democratie-en-sante-9782848748276" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473858v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092643v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillol" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Popescu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/165452q21vm77626/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11846406_89" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005830v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790339v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dan-istrate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5906-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077119800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Dan/HDR/Candidatures2020/LIMSI/CV_DanIstrate.docx#_ftn1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maligne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220712v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali El Dimassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zalc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100839" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zalc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigouroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.894.4.sp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benchekroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chevallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Pelegrini Morita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041807" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051984" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Marquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Astudillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3049444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Muszynski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Dauchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2930618" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khlaifi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020181" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Tlija" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.133118" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02065297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muszynski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tylcz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Istrate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-018-1778-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2797" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khlaifi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KZ96SJR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2639823" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4040037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Todaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Droal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gianolio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trehour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbmnw.2016.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V3FM9D5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ho Ba Tho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H74R8B1S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutamine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guettari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-med4200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Armando Cavalcante Aguilar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C&#233;sar Moura Mota" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2283055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840814v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Medjahed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jehmc.2013010105" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858285v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419915v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.11.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ammar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211697" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiatt Kawtar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254474" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220753v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Bard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Losada" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rida" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Morita" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220665v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473421v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labrousse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011698100003414" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Redouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dethoor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Cocquerez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallevaes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boutamine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/ax2q-b976" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501195v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Diniz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/v7mv-4x55" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501191v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501207v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/hpx9-g607" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161040v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02879382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161046v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Haijam El Hassani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318473v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istrate Dan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856470" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161053v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161096v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gattoufi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Bennani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553726v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Badii" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007310802210229" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553728v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grebonval" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428731" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858274v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Huong Ngo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428754" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.C. Aguilar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiteside" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692063v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037425" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422943v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dan Istrate" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565001v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Happillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565002v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dor&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692428v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicolicea" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862326v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.15-12-2016.2267657" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565012v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Levasseur" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Routier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soufflet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340613v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553733v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ovidiu Andrei" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553736v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323297" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273209v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Magno Aguiar de Carvalho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079649v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutamine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298103v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano A. P. Rodrigues" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. de Castro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Maria de Castro Andrade" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2015.7414030" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304371v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834631" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459133v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464740v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Milhorat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867178v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945340v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945384v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952715v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840878v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840776v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6346360" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302225v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007636" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765031v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707780v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765028v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_42" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308127v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308019v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Montalv&#227;o" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mouba" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627149" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306003v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305112v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627688" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620309v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366500v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277257" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366482v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360198v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Steenkeste" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364223v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375510v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001065803850392" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373352v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Souidene" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373138v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77413-6_13" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RJ56G5G7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398335v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belfeki" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957419v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957417v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.259469" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092602v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092457v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Serignat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088500v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088253v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088267v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088260v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Istrate" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castelli" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085265v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085268v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085196v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088065v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085262v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;rignat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445647v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479683v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galassi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43658-2_7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554056v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/de-la-democratie-sanitaire-a-la-democratie-en-sante-9782848748276" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473858v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092643v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillol" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Popescu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/165452q21vm77626/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11846406_89" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005830v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790339v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>