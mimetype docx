--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dan Istrate </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Dan Istrate</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dan-istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5906-4947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077119800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur contractuel, CDI, titulaire de la Chaire eBioMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Outils biomédicaux connectés) à l’Université de Technologie de Compiègne (UTC) dans le laboratoire BMBI (Biomécanique et Bioingénierie) UMR 7338. Recruté en septembre 2014. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex MS2T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HDR) de l’Université d’Evry Val d’Essonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Automatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Sciences et Ingénierie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Contribution à l’analyse de l’environnement sonore et à la fusion multimodale pour l’identification d’activités dans le cadre de la télévigilance médicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire de Recherche et d’Innovation Technologique (LRIT) de l’ESIGETEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : M. Eric Walter (LSS Supélec–Paris XI) - Président</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jacques Demongeot (UJF Grenoble) - Rapporteur, M. Hervé Rix (Université de Nice Sophia-Antipolis) - Rapporteur, M. Alain Pruski (Université de Metz) - Rapporteur, Mme. Hélène Pigot (Université de Sherbrooke) - Examinatrice, M. Didier Aubert (IFSSTAR) - Examinateur, M. James Crowley (Grenoble INP) - Examinateur, M. Said Mammar (Université d’Evry Val d’Essonne) - Examinateur, M. Etienne Colle (Université d’Evry Val d’Essonne) - Invité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’INP de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Signal, Image, Parole, Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : École Doctorale d’Électronique, Electrotechnique, Automatique, Télécommunications, Signal (EEATS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Détection et reconnaissance des sons de la vie courante pour une application de télésurveillance médicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Communication Langagière et Interaction Personne-Système (CLIPS – IMAG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : M. James Crowley (INPG) – Président</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Gaël Richard (ENST) – Rapporteur, M. Michael Ansorge (Université de Neuchâtel) – Rapporteur, M. Eric Castelli – Directeur, M. Laurent Besacier – Co-Directeur, M. Pierre Yves Coulon (INPG) – Examinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’études approfondies (DEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’INPG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Signal, Image, Parole, Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : École Doctorale d’Électronique, Electrotechnique, Automatique, Télécommunications, Signal (EEATS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Assez bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Validation d'un algorithme de localisation, vers la reconnaissance des sources de bruit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : CLIPS-IMAG sous la direction de M. Eric Castelli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université de Craiova (Roumanie), Faculté d’Automatique, Ordinateurs et Electronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Electronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Très bien (9,37/10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5ème année effectuée à l’ENSERG/INPG validée en Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Parcours professionnel**03/2014 – 08/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la recherche partenariale ESME SUDRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/2005 – 02/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur ESIGETEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Fontainebleau. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/2004 – 08/2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS au laboratoire d’informatique d’Avignon (LIA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : LIA, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vacations à l’IUP Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2003 -08/2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : CLIPS-IMAG, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : IUT1 Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2000-09/2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allocataire de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MENRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au laboratoire CLIPS-IMAG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : CLIPS-IMAG, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vacations à l’ENSERG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Thématiques de recherche**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de l’environnement sonore :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> détection et reconnaissance des sons de la vie courante, GMM, HMM, SVM, transformée en ondelettes, iVectors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion de données multimodales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : logique floue, réseaux d’évidence, théorie de Dempster-Shafer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation fonctionnelle :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> filtre de Kalman étendu, jeux sérieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Homme/Robot/Maison intelligente :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ontologie, fusion de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement de signal EHG :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> détection de contractions, critère BIC, Décomposition en ondelettes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre et responsable scientifique pour l’UTC ou l’ESIGETEL à des projets de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1 projet européen </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et 1 projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSTAR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 3 projets nationaux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et 2 projets </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 5 projets internationaux de type </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHC, STIC AMSUD et ECOS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEDER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 30h/an ETD 2015-2019, 150h/an ETD 2010-2014, 210h/an ETD 2005-2009, 196h/an ETD 2003-2004, 64h/an ETD 2000-2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : UTC, ESIGETEL, ESME SUDRIA, TélécomSud Paris, ENSIIE, EPITA, Université de Rennes, UPMC, IUP Avignon, IUT1 de Grenoble, ENSERG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 1ère, 2ème et 3ème année ingénieur, 1ère année IUT, 1ère année classe préparatoire intégrée, Master 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan des encadrements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 11 thèses de doctorat dont 8 soutenues, dont 2 financements CIFRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 8 post-doctorants pour une durée d’un an et 2 ingénieurs de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 25 stages Master 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la recherche partenariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’ESME SUDRIA mars 2014 – aout 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la recherche de l’ESIGETEL & EFREI 2009-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Voie d’Approfondissement « Technologies des systèmes embarqués » (TSE) en 3ème année de l’ESIGETEL (BAC+5), 24 étudiants, 2005-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Domaine d’Application « Télémédecine et Système d’Information en Santé » (BAC+5), ESIGETEL, 12 étudiants, depuis 2011 ; participation à son montage en 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UE « Les bases de la télémédecine », du master TTS de l’UTC, (BAC+5), 12 étudiants, depuis 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations / Rayonnement /membre de sociétés savantes / expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR 2010 et 2015, ECOS SUD 2018, AAP de SU, CRSNG </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2014, AAL 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 6 thèses de doctorat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité scientifique de l’ARS Hauts de France, de SimUSanté Amiens et de l’école d’été du labex SMART</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Création et organisation du colloque JETSAN depuis 2011 à 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Relecture d’articles de plusieurs revues et conférences IEEE, membre de comité de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Sensing System for People's Behavior During Fall Events Based on Mobility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (4), pp.100895. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Water Volume Estimation Using Bio Impedance Analysis: Where Are We?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali El Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (3), pp.100839. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2024.100839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable AAL technology for supporting seniors in independent living shared homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (s), pp.4-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.894.4.sp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Missing Data on Heart Rate Variability Features: A Comparative Study of Interpolation Methods for Ambulatory Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (4), pp.100776. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Dataset Analysis for Generalizability of HRV-Based Stress Detection Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Elkind Velmovitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Pelegrini Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.100776. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing Methods for Ambulatory HRV Analysis Based on HRV Distribution, Variability and Characteristics (DVC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (5), pp.1984. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22051984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal observation method of digital accessibility for elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2020.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02553707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Stakeholders in the Implementation of Microservice-Based Systems: A Case Study in an Ambient-Assisted Living System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Taramasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.9411-9428. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3049444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automatic Method for the Segmentation and Classification of Imminent Labor Contraction From Electrohysterograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (4), pp.1133-1141. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2019.2930618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From conservative to dissipative non-linear differential systems. An application to the cardio-respiratory regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Taramasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.2121-2134. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2020181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing-data imputation using wearable sensors in heart rate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences : Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (2), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/bpasts.2020.133118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise-based games interventions at home in individuals with a neurological disease: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated electrohysterographic detection of uterine contractions for monitoring of pregnancy: feasibility and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Tylcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12884-018-1778-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de co-conception d'une méthode d'observation et d'évaluation multidimensionnelle de l'accessibilité au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.151-183. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.2797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Human Body Vital Signs Based on 60 GHz Doppler Radar Using a Bound-Constrained Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7), pp.2254. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18072254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swallowing Sound Recognition at Home Using GMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.407-412. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Movement Artefacts and Contraction Bursts Using Accelerometer and Electrohysterograms for Home Monitoring of Pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and first evaluation of a sleep characterization monitoring system using remote contactless sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Fumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (6), pp.1511 - 1523. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2016.2639823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Signature Based Sleep Analysis Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/informatics4040037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation-Oriented Serious Game Development and Evaluation Guidelines for Musculoskeletal Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.e14. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/games.7284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement dans la démarche d’obtention du marquage CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Droal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gianolio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trehour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRBM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (3), pp.125-130. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbmnw.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of a serious game based on Kinect system for functional rehabilitation of the lower limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive and Connected Rehabilitation Systems for E-Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouletaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (5-6), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game and functional rehabilitation for the lower limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.65-69. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Sensor Fusion Scheme to Improve the Accuracy of Knee Flexion Kinematics for Functional Rehabilitation Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), pp.1914. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile utilisant des capteurs d’activité physique connectés pour l’accompagnement thérapeutique du patient diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.137. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal fusion for functional rehabilitation at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2015.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de situations de détresse : capteurs mobiles et d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. Sécurité des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Article MED4200 V1, pp.1 - 52. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-med4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic evidential network for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João César Moura Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (4), pp.1103 - 1113. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2013.2283055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential network-based multimodal fusion for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of E-Health and Medical Communications (IJEHMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.46-60. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jehmc.2013010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triage Support Algorithm for Patients Classification at Urgency Care Area in a Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Mondragón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stud. Inform. Univ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.80--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Implementation of Distress Situation Identification through Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Information Technology in Healthcare (JITH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Models for Speech and Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of The University of Craiova, Series : Automation, Computers, Electronics and Mechatronics, (Romania)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (31), n°3 (Automation, Computers, Electronics and Mechatronics, ISSN 1841-0626), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Extraction From Sound for Medical Telemonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10(2), pp.264-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de télésurveillance sonore pour la détection de situations de détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBM-RBM, recherche et ingénierie biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (2), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmret.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope of Tangent (SOT): A New Automatic Method for Segmenting Uterine Muscular Contraction Bursts from the Electrohysterogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Debbieh, Lebanon. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different electrohysterogram data augmentation methods for better prediction of the delivery term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Solutions for Mental Stress Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiatt Kawtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home environmental sound recognition based on time-frequency representation with CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Electrohysterography Signal Preprocessing for Delivery Term Prediction Using Hypergraph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11254474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Human behaviour monitoring based on recorded data from existing smart thermostat in North American houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection de maladies respiratoires basé sur l'analyse de l'environnement sonore dans des habitats partagés : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux : Dispositifs biomédicaux et technologies numériques en santé - des besoins aux usages (JETSAN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paris 8, laboratoire LIASD; Sorbonne Université, laboratoire GeePs; CNRS, Jun 2023, Paris, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological data recording in VR simulator for sleepiness detection during driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, France. pp.408-415, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011698100003414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEDALE, Une solution facilitant l'accès aux aides médico-sociales par l'expression des besoins du patient et ses proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Redouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dethoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mallevaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur sonore intelligent pour la réduction de la consommation d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/ax2q-b976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection et de suivi du comportementde personnes dans le cas des chutes basé surl’analyse de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux (JETSAN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical issues in body water volume estimation using bio impedance analysis in e-Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali El Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cough sound recognition for COVID-19 risk detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/v7mv-4x55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of Inter-Beat-Interval Interpolation on real-time HRV Feature Estimation for e-Health Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque en Télésanté et dispositifs biomédicaux(JETSAN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction d'un accouchement imminent par classification des électrohystérogrammes associés aux contractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/hpx9-g607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'observation multimodale de l'accessibilité au numérique pour les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d'Etude sur la TéléSanté (JETSAN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’observation multimodale de l’accessibilité au numérique pour les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jetsan 2019 : Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Sound Sensor for distress situation and number of presented person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2019: Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention, Détection et Compensation de la fragilité : approche standardisée (projet PREDECO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Haijam El Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart sound sensor to detect the number of people in a room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istrate Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.3498-3501, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being and -ageing with chronical disease: the BV2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Taramasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Houmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2019: Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress recognition using connected devices: experimentation feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Gattoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Az-Eddine Bennani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Recognition of Swallowing Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atta Badii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.221-229, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007310802210229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and functional rehabilitation using serious games and a system of systems approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Grebonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.189-194, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring chronic disease at home using connected devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Az-Eddine Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Huong Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Gattoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Unknown, Unknown Region. pp.400--407, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern activities identification for elderly people using infrared and Doppler radar sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A.C. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whiteside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB 2018: 8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote monitoring, distress detection by slightest invasive systems : sound recognition based on hierarchical i-vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2017 : 39th international conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seogwipo, South Korea. pp.2744 - 2748, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based approach for Robot and Ambient System collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Intelligent Social Robots: Social Cognitive Systems in Smart Environments, in conjunction with the 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN) – Lisbon – Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Analysis of 60 GHz Doppler Radar for Non-stationary Vital Sign Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des artefacts de mouvement en utilisant un accéléromètre pour le suivi à domicile de la grossesse par analyse de l'EHG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of human presence in the context of resident supervision in nursing home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur sonore couplé avec capteur thermique pour détection du nombre de personnes et de situations de détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Nicolicea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France. pp. 101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Random Body Movements on 60-GHz Doppler Radar for Real-Time Monitoring of Vital Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.15-12-2016.2267657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swallowing sound recognition at home using GMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Malouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de bouffées d'activité contractile sur l'EHG par utilisation du critère d'information bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab methodological approach. Example of health monitoring platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Various Orientation Measurement Approaches Applied to a Serious Game System for Functional Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMBC 2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non–Contact Estimation at 60 GHz for Human Vital Signs Monitoring Using a Robust Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Algorithm for 60-GHz Non-Contact Human Vital-Sign-Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'AREMIF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris (Les Cordeliers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor localization for human activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound environment analysis for ADL detection from Living Lab to Medical Nursing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ovidiu Andrei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAL 2014 : Active and Assisted Living Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bucharest, Romania. pp.59 - 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game for functional rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beirut, France. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern activities identification in the framework of medical nursing home using infrared sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Magno Aguiar de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCB 2015 : 6th International Conference on Computational Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile utilisant des capteurs d’activité physique connectés pour l’accompagnement thérapeutique du patient diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la télésanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Compiègne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive tracking model in the framework of medical nursing home using infrared sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Magno Aguiar de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiano A. P. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel F. de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Maria de Castro Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2015 : IEEE Global Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Diego, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2015.7414030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal signal analysis in smart home environment for detecting a human presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2014 : 1st International Conference on Advanced Technologies for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.334 - 339, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du signal thermique dans un environement intelligent pour detecter la présence humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude en TéléSanté (JETSAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Troyes, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing & TIC : healthcare monitoring for older persons, home multi-sensors data processing for dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITMO-AVIESAN Ageing Workshop 2013 : Alliance nationale pour les sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux évidentiels pour la fusion de données multimodales hétérogènes : application à la détection de chutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João César Moura Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Speech Recognition Technologies for Voice-based Home Automation Control in a Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal indoor tracking and localization in the context of healthcare monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2013 : Journées d'Etude en TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Chahuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7298-7301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-free speech-sound interactions at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 : 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1678-1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound environment analysis in smart home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmI '12 : International Joint Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pisa, Italy. pp.208-223, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34898-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sonores et vocales dans l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP'TALN 12 RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-free speech-sound interactions at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istrate Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Conference (EUSIPCO), 2012 Proceedings of the 20th European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Romania. pp.1678 - 1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily sound recognition using a combination of GMM and SVM for home automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO '12 : 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1673-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps in adaptation of an evidential network for data fusion in the framework of medical remote monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC' 12 : 34th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.2044-2047, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2012.6346360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pervasive multi-sensor data fusion for smart home healthcare monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ 2011 : IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.1466 - 1473, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion multi-capteurs hétérogène basée sur un réseau d'évidence pour la détection de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH '11 : 2e Conférence Internationale sur l'Accessibilité et les Systèmes de Suppléance aux personnes en sItuaTions de Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential network-based multimodal fusion for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pHealth '11 : 8th International Conference on Wearable Micro and Nano Technologies for Personalised Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.5291-5294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous multi-sensor fusion based on an evidential network for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST '11 : 9th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.281-285, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary investigation of sound recognition for a domotic application using support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINTES 2010 : 14th International Conference on System Theory and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Craiova, Oct 2010, Sinaia, Romania. pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound event detection in remote health care - Small learning datasets and over constrained Gaussian Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurta Montalvão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2010 : 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.1146-1149, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation multimodale dans le contexte d'un système de télévigilance médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Handicap "La pluridisciplinarité au service d'une réalité sociétale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal localization in the context of a medical telemonitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2010 : 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.3835 - 3838, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Saving of Real Time Embedded Sensor for Medical Remote Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Midonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Systems (ICONS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cancun, Mexico, United States. pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities of daily living recognition using fuzzy logic for elderly home monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE 2009 : IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jeju Island, South Korea. pp.2001 - 2006, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2009.5277257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement acoustique pour la télévigilance médicale à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTAG 2009 : 1er Congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement multimodal pour la télévigilance médicale à domicile EMUTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Steenkeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTAG 2009 : 1er Congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy logic system for home elderly people monitoring (EMUTEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FS 2009 : 10th WSEAS international conference on Fuzzy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Prague, Czech Republic. pp.69 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal platform for database recording and elderly people monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSIGNALS 2008 : International Conference on Bio-inspired Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Funchal, Portugal. pp.385 - 392, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001065803850392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme multi-modale pour la télévigilance médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Souidene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2008 : 4ème Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Monastir, Tunisie. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal database for a home remote medical care application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMB 2008 : 1st International Conference Medical Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, Hong Kong SAR China. pp.99 - 106, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77413-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiências em Telessaúde na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT 2008 : 2nd Workshop Internacional em Telessaúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vitória, Brazil. pp.1 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and Sound Analysis : an Application of Probabilistic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on System Theory, Automation, Robotics, Computers, Informatics, Electronics and Instrumentation (SINTES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Craiova, Romania. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Implementation of Distress Situation Identification through Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ICICTH Samos: International Conference on Information Communication Technologies in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Samos Island, Greece. pp.226-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RT'05S Evaluation: Pre-processing Techniques and Speaker Diarization on Multiple Microphone Meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT'05S Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.428 - 439, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11677482_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Implementation of a Distress Sound Extraction System for Elder Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th IEEE EMBS Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBC, Aug 2006, New-York, United States. pp.3309 - 3312, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2006.259469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Speech/Sound Segmentation in a Smart Room Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Speech Technology, The 3rd International Conference on Speech Technology and Human-Computer Dialogue, IEEE, SpeD2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et classification des sons : application aux sons de la vie courante et à la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque GRETSI : Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgium. pp.485-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Processing for Health Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong-Phuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart homes and health Telematic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Singapour, Singapore. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOUND DETECTION AND CLASSIFICATION THROUGH TRANSIENT MODELS USING WAVELET COEFFICIENT TREES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienne, Austria. pp.1171-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel smart sound sensor for perceptive spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems, Intelligence and Modern Technology Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cherbourg, France. pp.691-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Detection through Transient Models using Wavelet Coefficient Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems, Intelligence and Modern Technology Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cherbourg, France. pp.367-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Detection and Classification for Medical Telesurvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Innsbrück, Austria. pp.395-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Sounds Extraction and Classification in Noisy Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IASTED-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Hawaï, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMUNICATION BETWEEN A MULTICHANNEL AUDIO ACQUISITION AND AN INFORMATION SYSTEM IN A HEALTH SMART HOME FOR DATA FUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IASTED-IMSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Hawaï, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Audio Sensor for Telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Object Conference ({SOC}'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. pp.222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in Data Fusion between a Multichannel Audio Acquisition and an Information System for Home Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering in Medecine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Engineering in Medecine and Biology Society, Sep 2003, Cancun, Mexico. pp.1364-1367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HABITAT TELEMONITORING SYSTEM BASED ON THE SOUND SURVEILLANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sérignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Information Communication Technologies in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Samos, Greece, Greece. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitable segmentation method of a thermal signal representing sleep movement in the bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Houmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRS 2016: 23rd Congress of the European Sleep Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-term Birth Prediction at Home: Signal Filtering Influence on the Good Prediction Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Bioengineering and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer International Publishing, pp.64-79, 2020, Learning and Analytics in Intelligent Systems, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43658-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de développer une vision systémique dans la conception d'une méthode d’observation multimodale pour l’étude de l’accessibilité numérique avec des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Dussart; Mai-Anh Ngo; Valérie Siranyan; Pascal Sommer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie sanitaire à la démocratie en santé, Vers la construction d’une « handicratie », pour un meilleur accompagnement des personnes en situation de handicap.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEH Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Témoignages et pistes de réflexion sur la place de la personne handicapée dans notre société, 978-2-84874-827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical remote monitoring using sound environment analysis and wearable sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TECH, pp.517 - 532, 2009, 978-953-307-013-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and Sound Use in a Remote Monitoring System for Health Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Sojka, I. Kopecek, K. Pala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4188/2006, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin/Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.711 - 718, 2006, Lecture Notes in Computer Science, Artificial Intelligence, 978-3-540-39090-9. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11846406_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et Reconnaissance des Sons pour la Surveillance Médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse de l'environnement sonore et à la fusion multimodale pour l'identification d'activités dans le cadre de la télévigilance médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00790339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId399"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dan Istrate </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Dan Istrate</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dan-istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5906-4947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077119800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur contractuel, CDI, titulaire de la Chaire eBioMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Outils biomédicaux connectés) à l’Université de Technologie de Compiègne (UTC) dans le laboratoire BMBI (Biomécanique et Bioingénierie) UMR 7338. Recruté en septembre 2014. Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex MS2T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HDR) de l’Université d’Evry Val d’Essonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Automatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Sciences et Ingénierie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Contribution à l’analyse de l’environnement sonore et à la fusion multimodale pour l’identification d’activités dans le cadre de la télévigilance médicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire de Recherche et d’Innovation Technologique (LRIT) de l’ESIGETEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : M. Eric Walter (LSS Supélec–Paris XI) - Président</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jacques Demongeot (UJF Grenoble) - Rapporteur, M. Hervé Rix (Université de Nice Sophia-Antipolis) - Rapporteur, M. Alain Pruski (Université de Metz) - Rapporteur, Mme. Hélène Pigot (Université de Sherbrooke) - Examinatrice, M. Didier Aubert (IFSSTAR) - Examinateur, M. James Crowley (Grenoble INP) - Examinateur, M. Said Mammar (Université d’Evry Val d’Essonne) - Examinateur, M. Etienne Colle (Université d’Evry Val d’Essonne) - Invité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’INP de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Signal, Image, Parole, Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : École Doctorale d’Électronique, Electrotechnique, Automatique, Télécommunications, Signal (EEATS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Détection et reconnaissance des sons de la vie courante pour une application de télésurveillance médicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Communication Langagière et Interaction Personne-Système (CLIPS – IMAG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : M. James Crowley (INPG) – Président</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Gaël Richard (ENST) – Rapporteur, M. Michael Ansorge (Université de Neuchâtel) – Rapporteur, M. Eric Castelli – Directeur, M. Laurent Besacier – Co-Directeur, M. Pierre Yves Coulon (INPG) – Examinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’études approfondies (DEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’INPG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Signal, Image, Parole, Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : École Doctorale d’Électronique, Electrotechnique, Automatique, Télécommunications, Signal (EEATS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Assez bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Validation d'un algorithme de localisation, vers la reconnaissance des sources de bruit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : CLIPS-IMAG sous la direction de M. Eric Castelli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université de Craiova (Roumanie), Faculté d’Automatique, Ordinateurs et Electronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Electronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Très bien (9,37/10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5ème année effectuée à l’ENSERG/INPG validée en Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Parcours professionnel**03/2014 – 08/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la recherche partenariale ESME SUDRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/2005 – 02/2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur ESIGETEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Fontainebleau. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/2004 – 08/2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS au laboratoire d’informatique d’Avignon (LIA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : LIA, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vacations à l’IUP Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2003 -08/2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : CLIPS-IMAG, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : IUT1 Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10/2000-09/2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allocataire de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MENRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au laboratoire CLIPS-IMAG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : CLIPS-IMAG, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : vacations à l’ENSERG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Thématiques de recherche**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de l’environnement sonore :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> détection et reconnaissance des sons de la vie courante, GMM, HMM, SVM, transformée en ondelettes, iVectors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion de données multimodales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : logique floue, réseaux d’évidence, théorie de Dempster-Shafer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation fonctionnelle :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> filtre de Kalman étendu, jeux sérieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Homme/Robot/Maison intelligente :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ontologie, fusion de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement de signal EHG :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> détection de contractions, critère BIC, Décomposition en ondelettes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre et responsable scientifique pour l’UTC ou l’ESIGETEL à des projets de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1 projet européen </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et 1 projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSTAR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 3 projets nationaux </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et 2 projets </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 5 projets internationaux de type </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHC, STIC AMSUD et ECOS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEDER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 30h/an ETD 2015-2019, 150h/an ETD 2010-2014, 210h/an ETD 2005-2009, 196h/an ETD 2003-2004, 64h/an ETD 2000-2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : UTC, ESIGETEL, ESME SUDRIA, TélécomSud Paris, ENSIIE, EPITA, Université de Rennes, UPMC, IUP Avignon, IUT1 de Grenoble, ENSERG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niveaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 1ère, 2ème et 3ème année ingénieur, 1ère année IUT, 1ère année classe préparatoire intégrée, Master 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan des encadrements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 11 thèses de doctorat dont 8 soutenues, dont 2 financements CIFRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 8 post-doctorants pour une durée d’un an et 2 ingénieurs de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 25 stages Master 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques et administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la recherche partenariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’ESME SUDRIA mars 2014 – aout 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la recherche de l’ESIGETEL & EFREI 2009-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Voie d’Approfondissement « Technologies des systèmes embarqués » (TSE) en 3ème année de l’ESIGETEL (BAC+5), 24 étudiants, 2005-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Domaine d’Application « Télémédecine et Système d’Information en Santé » (BAC+5), ESIGETEL, 12 étudiants, depuis 2011 ; participation à son montage en 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UE « Les bases de la télémédecine », du master TTS de l’UTC, (BAC+5), 12 étudiants, depuis 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations / Rayonnement /membre de sociétés savantes / expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR 2010 et 2015, ECOS SUD 2018, AAP de SU, CRSNG </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2014, AAL 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 6 thèses de doctorat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité scientifique de l’ARS Hauts de France, de SimUSanté Amiens et de l’école d’été du labex SMART</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Création et organisation du colloque JETSAN depuis 2011 à 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Relecture d’articles de plusieurs revues et conférences IEEE, membre de comité de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Sensing System for People's Behavior During Fall Events Based on Mobility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (4), pp.100895. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable AAL technology for supporting seniors in independent living shared homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (s), pp.4-4. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.894.4.sp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Water Volume Estimation Using Bio Impedance Analysis: Where Are We?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali El Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (3), pp.100839. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2024.100839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Missing Data on Heart Rate Variability Features: A Comparative Study of Interpolation Methods for Ambulatory Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (4), pp.100776. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Dataset Analysis for Generalizability of HRV-Based Stress Detection Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Elkind Velmovitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Pelegrini Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.100776. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing Methods for Ambulatory HRV Analysis Based on HRV Distribution, Variability and Characteristics (DVC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (5), pp.1984. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22051984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Stakeholders in the Implementation of Microservice-Based Systems: A Case Study in an Ambient-Assisted Living System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Taramasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.9411-9428. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3049444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal observation method of digital accessibility for elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2020.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02553707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From conservative to dissipative non-linear differential systems. An application to the cardio-respiratory regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Taramasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.2121-2134. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2020181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing-data imputation using wearable sensors in heart rate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences : Technical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (2), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/bpasts.2020.133118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automatic Method for the Segmentation and Classification of Imminent Labor Contraction From Electrohysterograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (4), pp.1133-1141. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2019.2930618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise-based games interventions at home in individuals with a neurological disease: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de co-conception d'une méthode d'observation et d'évaluation multidimensionnelle de l'accessibilité au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.151-183. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.2797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated electrohysterographic detection of uterine contractions for monitoring of pregnancy: feasibility and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Tylcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12884-018-1778-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swallowing Sound Recognition at Home Using GMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.407-412. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Human Body Vital Signs Based on 60 GHz Doppler Radar Using a Bound-Constrained Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7), pp.2254. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18072254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Movement Artefacts and Contraction Bursts Using Accelerometer and Electrohysterograms for Home Monitoring of Pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Signature Based Sleep Analysis Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Seba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/informatics4040037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation-Oriented Serious Game Development and Evaluation Guidelines for Musculoskeletal Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.e14. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/games.7284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and first evaluation of a sleep characterization monitoring system using remote contactless sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Fumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (6), pp.1511 - 1523. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2016.2639823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of a serious game based on Kinect system for functional rehabilitation of the lower limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive and Connected Rehabilitation Systems for E-Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouletaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (5-6), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement dans la démarche d’obtention du marquage CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Droal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gianolio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Massing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trehour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRBM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (3), pp.125-130. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbmnw.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game and functional rehabilitation for the lower limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.65-69. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Sensor Fusion Scheme to Improve the Accuracy of Knee Flexion Kinematics for Functional Rehabilitation Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), pp.1914. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile utilisant des capteurs d’activité physique connectés pour l’accompagnement thérapeutique du patient diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.137. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal fusion for functional rehabilitation at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2015.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de situations de détresse : capteurs mobiles et d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. Sécurité des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Article MED4200 V1, pp.1 - 52. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-med4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic evidential network for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João César Moura Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (4), pp.1103 - 1113. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2013.2283055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential network-based multimodal fusion for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of E-Health and Medical Communications (IJEHMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.46-60. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jehmc.2013010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triage Support Algorithm for Patients Classification at Urgency Care Area in a Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Mondragón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Wegrzyn-Wolska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stud. Inform. Univ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.80--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Implementation of Distress Situation Identification through Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Information Technology in Healthcare (JITH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Models for Speech and Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of The University of Craiova, Series : Automation, Computers, Electronics and Mechatronics, (Romania)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (31), n°3 (Automation, Computers, Electronics and Mechatronics, ISSN 1841-0626), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Extraction From Sound for Medical Telemonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10(2), pp.264-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de télésurveillance sonore pour la détection de situations de détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBM-RBM, recherche et ingénierie biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (2), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmret.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Solutions for Mental Stress Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiatt Kawtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different electrohysterogram data augmentation methods for better prediction of the delivery term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope of Tangent (SOT): A New Automatic Method for Segmenting Uterine Muscular Contraction Bursts from the Electrohysterogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Debbieh, Lebanon. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home environmental sound recognition based on time-frequency representation with CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Electrohysterography Signal Preprocessing for Delivery Term Prediction Using Hypergraph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11254474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEDALE, Une solution facilitant l'accès aux aides médico-sociales par l'expression des besoins du patient et ses proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Redouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dethoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mallevaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur sonore intelligent pour la réduction de la consommation d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/ax2q-b976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical issues in body water volume estimation using bio impedance analysis in e-Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali El Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection et de suivi du comportementde personnes dans le cas des chutes basé surl’analyse de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux (JETSAN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection de maladies respiratoires basé sur l'analyse de l'environnement sonore dans des habitats partagés : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux : Dispositifs biomédicaux et technologies numériques en santé - des besoins aux usages (JETSAN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paris 8, laboratoire LIASD; Sorbonne Université, laboratoire GeePs; CNRS, Jun 2023, Paris, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological data recording in VR simulator for sleepiness detection during driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, France. pp.408-415, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011698100003414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Human behaviour monitoring based on recorded data from existing smart thermostat in North American houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cough sound recognition for COVID-19 risk detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/v7mv-4x55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of Inter-Beat-Interval Interpolation on real-time HRV Feature Estimation for e-Health Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque en Télésanté et dispositifs biomédicaux(JETSAN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction d'un accouchement imminent par classification des électrohystérogrammes associés aux contractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Rida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/hpx9-g607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Sound Sensor for distress situation and number of presented person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2019: Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’observation multimodale de l’accessibilité au numérique pour les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jetsan 2019 : Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention, Détection et Compensation de la fragilité : approche standardisée (projet PREDECO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Haijam El Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Recognition of Swallowing Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atta Badii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.221-229, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007310802210229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress recognition using connected devices: experimentation feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Gattoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Az-Eddine Bennani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart sound sensor to detect the number of people in a room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istrate Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.3498-3501, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being and -ageing with chronical disease: the BV2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Taramasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Houmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2019: Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'observation multimodale de l'accessibilité au numérique pour les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées d'Etude sur la TéléSanté (JETSAN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and functional rehabilitation using serious games and a system of systems approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Grebonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.189-194, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring chronic disease at home using connected devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Az-Eddine Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Huong Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Gattoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. pp.400--407, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern activities identification for elderly people using infrared and Doppler radar sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A.C. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whiteside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB 2018: 8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of human presence in the context of resident supervision in nursing home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des artefacts de mouvement en utilisant un accéléromètre pour le suivi à domicile de la grossesse par analyse de l'EHG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based approach for Robot and Ambient System collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Intelligent Social Robots: Social Cognitive Systems in Smart Environments, in conjunction with the 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN) – Lisbon – Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Analysis of 60 GHz Doppler Radar for Non-stationary Vital Sign Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur sonore couplé avec capteur thermique pour détection du nombre de personnes et de situations de détresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Nicolicea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France. pp. 101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swallowing sound recognition at home using GMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khlaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Malouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Random Body Movements on 60-GHz Doppler Radar for Real-Time Monitoring of Vital Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.15-12-2016.2267657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de bouffées d'activité contractile sur l'EHG par utilisation du critère d'information bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote monitoring, distress detection by slightest invasive systems : sound recognition based on hierarchical i-vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2017 : 39th international conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seogwipo, South Korea. pp.2744 - 2748, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non–Contact Estimation at 60 GHz for Human Vital Signs Monitoring Using a Robust Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Various Orientation Measurement Approaches Applied to a Serious Game System for Functional Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMBC 2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab methodological approach. Example of health monitoring platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Algorithm for 60-GHz Non-Contact Human Vital-Sign-Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'AREMIF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris (Les Cordeliers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor localization for human activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern activities identification in the framework of medical nursing home using infrared sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Magno Aguiar de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCB 2015 : 6th International Conference on Computational Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile utilisant des capteurs d’activité physique connectés pour l’accompagnement thérapeutique du patient diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la télésanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Compiègne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive tracking model in the framework of medical nursing home using infrared sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Magno Aguiar de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiano A. P. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel F. de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Maria de Castro Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2015 : IEEE Global Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Diego, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2015.7414030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound environment analysis for ADL detection from Living Lab to Medical Nursing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ovidiu Andrei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAL 2014 : Active and Assisted Living Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bucharest, Romania. pp.59 - 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game for functional rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Tuan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beirut, France. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du signal thermique dans un environement intelligent pour detecter la présence humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude en TéléSanté (JETSAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Troyes, France. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal signal analysis in smart home environment for detecting a human presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP 2014 : 1st International Conference on Advanced Technologies for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.334 - 339, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Chahuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7298-7301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal indoor tracking and localization in the context of healthcare monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2013 : Journées d'Etude en TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Speech Recognition Technologies for Voice-based Home Automation Control in a Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux évidentiels pour la fusion de données multimodales hétérogènes : application à la détection de chutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João César Moura Mota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing & TIC : healthcare monitoring for older persons, home multi-sensors data processing for dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITMO-AVIESAN Ageing Workshop 2013 : Alliance nationale pour les sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps in adaptation of an evidential network for data fusion in the framework of medical remote monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC' 12 : 34th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.2044-2047, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2012.6346360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily sound recognition using a combination of GMM and SVM for home automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO '12 : 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1673-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound environment analysis in smart home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmI '12 : International Joint Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pisa, Italy. pp.208-223, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34898-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sonores et vocales dans l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP'TALN 12 RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-free speech-sound interactions at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2012 : 20th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1678-1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands-free speech-sound interactions at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Milhorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istrate Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Conference (EUSIPCO), 2012 Proceedings of the 20th European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Romania. pp.1678 - 1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pervasive multi-sensor data fusion for smart home healthcare monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ 2011 : IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.1466 - 1473, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion multi-capteurs hétérogène basée sur un réseau d'évidence pour la détection de chute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH '11 : 2e Conférence Internationale sur l'Accessibilité et les Systèmes de Suppléance aux personnes en sItuaTions de Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential network-based multimodal fusion for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pHealth '11 : 8th International Conference on Wearable Micro and Nano Technologies for Personalised Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.5291-5294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous multi-sensor fusion based on an evidential network for fall detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST '11 : 9th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.281-285, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound event detection in remote health care - Small learning datasets and over constrained Gaussian Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurta Montalvão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Mouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2010 : 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.1146-1149, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation multimodale dans le contexte d'un système de télévigilance médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Handicap "La pluridisciplinarité au service d'une réalité sociétale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal localization in the context of a medical telemonitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Armando Cavalcante Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2010 : 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.3835 - 3838, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary investigation of sound recognition for a domotic application using support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINTES 2010 : 14th International Conference on System Theory and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Craiova, Oct 2010, Sinaia, Romania. pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement multimodal pour la télévigilance médicale à domicile EMUTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Steenkeste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTAG 2009 : 1er Congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement acoustique pour la télévigilance médicale à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTAG 2009 : 1er Congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities of daily living recognition using fuzzy logic for elderly home monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE 2009 : IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Jeju Island, South Korea. pp.2001 - 2006, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2009.5277257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy logic system for home elderly people monitoring (EMUTEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FS 2009 : 10th WSEAS international conference on Fuzzy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Prague, Czech Republic. pp.69 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Saving of Real Time Embedded Sensor for Medical Remote Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Midonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Systems (ICONS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cancun, Mexico, United States. pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal database for a home remote medical care application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMB 2008 : 1st International Conference Medical Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, Hong Kong SAR China. pp.99 - 106, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77413-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiências em Telessaúde na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT 2008 : 2nd Workshop Internacional em Telessaúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vitória, Brazil. pp.1 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme multi-modale pour la télévigilance médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Souidene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2008 : 4ème Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Monastir, Tunisie. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal platform for database recording and elderly people monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSIGNALS 2008 : International Conference on Bio-inspired Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Funchal, Portugal. pp.385 - 392, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001065803850392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and Sound Analysis : an Application of Probabilistic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on System Theory, Automation, Robotics, Computers, Informatics, Electronics and Instrumentation (SINTES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Craiova, Romania. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Implementation of Distress Situation Identification through Sound Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ICICTH Samos: International Conference on Information Communication Technologies in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Samos Island, Greece. pp.226-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RT'05S Evaluation: Pre-processing Techniques and Speaker Diarization on Multiple Microphone Meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT'05S Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.428 - 439, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11677482_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Implementation of a Distress Sound Extraction System for Elder Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th IEEE EMBS Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBC, Aug 2006, New-York, United States. pp.3309 - 3312, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2006.259469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et classification des sons : application aux sons de la vie courante et à la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque GRETSI : Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgium. pp.485-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Speech/Sound Segmentation in a Smart Room Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Speech Technology, The 3rd International Conference on Speech Technology and Human-Computer Dialogue, IEEE, SpeD2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Processing for Health Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong-Phuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart homes and health Telematic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Singapour, Singapore. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOUND DETECTION AND CLASSIFICATION THROUGH TRANSIENT MODELS USING WAVELET COEFFICIENT TREES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vienne, Austria. pp.1171-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel smart sound sensor for perceptive spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems, Intelligence and Modern Technology Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cherbourg, France. pp.691-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Detection through Transient Models using Wavelet Coefficient Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems, Intelligence and Modern Technology Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Cherbourg, France. pp.367-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Detection and Classification for Medical Telesurvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Innsbrück, Austria. pp.395-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in Data Fusion between a Multichannel Audio Acquisition and an Information System for Home Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering in Medecine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Engineering in Medecine and Biology Society, Sep 2003, Cancun, Mexico. pp.1364-1367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Audio Sensor for Telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Object Conference ({SOC}'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. pp.222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMUNICATION BETWEEN A MULTICHANNEL AUDIO ACQUISITION AND AN INFORMATION SYSTEM IN A HEALTH SMART HOME FOR DATA FUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IASTED-IMSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Hawaï, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HABITAT TELEMONITORING SYSTEM BASED ON THE SOUND SURVEILLANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sérignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Information Communication Technologies in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Samos, Greece, Greece. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Sounds Extraction and Classification in Noisy Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IASTED-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Hawaï, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitable segmentation method of a thermal signal representing sleep movement in the bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesma Houmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRS 2016: 23rd Congress of the European Sleep Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-term Birth Prediction at Home: Signal Filtering Influence on the Good Prediction Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Muszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Zalc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Bioengineering and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer International Publishing, pp.64-79, 2020, Learning and Analytics in Intelligent Systems, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43658-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de développer une vision systémique dans la conception d'une méthode d’observation multimodale pour l’étude de l’accessibilité numérique avec des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Dussart; Mai-Anh Ngo; Valérie Siranyan; Pascal Sommer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie sanitaire à la démocratie en santé, Vers la construction d’une « handicratie », pour un meilleur accompagnement des personnes en situation de handicap.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEH Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Témoignages et pistes de réflexion sur la place de la personne handicapée dans notre société, 978-2-84874-827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical remote monitoring using sound environment analysis and wearable sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IN-TECH, pp.517 - 532, 2009, 978-953-307-013-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and Sound Use in a Remote Monitoring System for Health Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Serignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Sojka, I. Kopecek, K. Pala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4188/2006, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin/Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.711 - 718, 2006, Lecture Notes in Computer Science, Artificial Intelligence, 978-3-540-39090-9. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11846406_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et Reconnaissance des Sons pour la Surveillance Médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse de l'environnement sonore et à la fusion multimodale pour l'identification d'activités dans le cadre de la télévigilance médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00790339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B4ECCED"/>
+    <w:nsid w:val="850C77FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dan-istrate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5906-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077119800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Dan/HDR/Candidatures2020/LIMSI/CV_DanIstrate.docx#_ftn1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maligne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220712v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali El Dimassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zalc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100839" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zalc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigouroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.894.4.sp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benchekroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chevallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Pelegrini Morita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041807" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051984" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Marquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Astudillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3049444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Muszynski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Dauchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2930618" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khlaifi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020181" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Tlija" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.133118" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02065297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muszynski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tylcz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Istrate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-018-1778-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2797" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khlaifi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KZ96SJR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2639823" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4040037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Todaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Droal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gianolio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trehour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbmnw.2016.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V3FM9D5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ho Ba Tho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H74R8B1S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutamine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guettari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-med4200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Armando Cavalcante Aguilar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C&#233;sar Moura Mota" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2283055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840814v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Medjahed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jehmc.2013010105" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858285v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419915v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.11.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ammar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211697" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiatt Kawtar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254474" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220753v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Bard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Losada" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rida" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Morita" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220665v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473421v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labrousse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011698100003414" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Redouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dethoor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Cocquerez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallevaes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boutamine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/ax2q-b976" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501195v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Diniz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/v7mv-4x55" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501191v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501207v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/hpx9-g607" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161040v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02879382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161046v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Haijam El Hassani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318473v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istrate Dan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856470" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161053v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161096v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gattoufi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Bennani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553726v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Badii" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007310802210229" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553728v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grebonval" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428731" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858274v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Huong Ngo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428754" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.C. Aguilar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiteside" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692063v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037425" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422943v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dan Istrate" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565001v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Happillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565002v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dor&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692428v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicolicea" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862326v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.15-12-2016.2267657" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565012v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Levasseur" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Routier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soufflet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340613v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553733v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ovidiu Andrei" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553736v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323297" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273209v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Magno Aguiar de Carvalho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079649v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutamine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298103v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano A. P. Rodrigues" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. de Castro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Maria de Castro Andrade" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2015.7414030" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304371v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834631" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459133v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464740v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Milhorat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867178v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945340v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945384v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952715v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840878v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840776v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6346360" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302225v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007636" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765031v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707780v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765028v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_42" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308127v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308019v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Montalv&#227;o" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mouba" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627149" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306003v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305112v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627688" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620309v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366500v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277257" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366482v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360198v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Steenkeste" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364223v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375510v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001065803850392" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373352v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Souidene" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373138v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77413-6_13" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RJ56G5G7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398335v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belfeki" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957419v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957417v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.259469" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092602v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092457v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Serignat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088500v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088253v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088267v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088260v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Istrate" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castelli" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085265v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085268v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085196v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088065v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085262v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;rignat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445647v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479683v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galassi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43658-2_7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554056v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/de-la-democratie-sanitaire-a-la-democratie-en-sante-9782848748276" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473858v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092643v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillol" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Popescu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/165452q21vm77626/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11846406_89" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005830v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790339v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dan-istrate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5906-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077119800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Dan/HDR/Candidatures2020/LIMSI/CV_DanIstrate.docx#_ftn1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maligne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morita" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zalc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigouroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.894.4.sp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali El Dimassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zalc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100839" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benchekroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chevallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Pelegrini Morita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041807" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051984" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Marquez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Astudillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3049444" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khlaifi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Tlija" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wegrzyn-Wolska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2020.133118" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Muszynski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Dauchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2930618" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2797" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02065297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muszynski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tylcz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Istrate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-018-1778-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khlaifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KZ96SJR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4040037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01887225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/games.7284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489226v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2639823" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553719v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ho Ba Tho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.05.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPMXNXHG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-603SXVZ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Todaro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Droal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gianolio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massing" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trehour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbmnw.2016.04.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V3FM9D5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.05.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H74R8B1S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutamine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDJG8TGV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guettari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZB30D4S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-med4200" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Armando Cavalcante Aguilar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C&#233;sar Moura Mota" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2283055" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840814v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Medjahed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jehmc.2013010105" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Garc&#237;a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.11.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384697v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiatt Kawtar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ammar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211697" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254474" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220745v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Redouin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dethoor" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Cocquerez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallevaes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boutamine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/ax2q-b976" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220667v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473421v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labrousse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011698100003414" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220753v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Bard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Losada" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rida" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Morita" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501195v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Diniz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/v7mv-4x55" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501207v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/hpx9-g607" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02879382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161046v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Haijam El Hassani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Badii" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007310802210229" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161096v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gattoufi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Bennani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318473v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istrate Dan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856470" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161053v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161040v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553728v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grebonval" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428731" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858274v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Huong Ngo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428754" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878552v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.C. Aguilar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiteside" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dan Istrate" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dor&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565001v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Happillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422943v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511484v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692428v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicolicea" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692422v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862326v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.15-12-2016.2267657" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692063v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037425" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340613v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553735v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Levasseur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Routier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soufflet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360033v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553733v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Magno Aguiar de Carvalho" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079649v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutamine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298103v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano A. P. Rodrigues" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. de Castro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Maria de Castro Andrade" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2015.7414030" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304379v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ovidiu Andrei" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553736v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323297" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304371v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834631" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464756v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867178v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464740v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Milhorat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840776v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6346360" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840878v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945384v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945340v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952715v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302225v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007636" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765031v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707780v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765028v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_42" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308019v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Montalv&#227;o" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mouba" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627149" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306003v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305112v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627688" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308127v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360198v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Steenkeste" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366482v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366500v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277257" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620309v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373138v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77413-6_13" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RJ56G5G7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398335v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belfeki" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373352v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Souidene" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375510v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001065803850392" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957419v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957417v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.259469" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092457v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Serignat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092602v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088500v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088253v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088267v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088260v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088243v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Istrate" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castelli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088065v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085196v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085262v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;rignat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085265v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445647v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479683v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galassi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43658-2_7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554056v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/de-la-democratie-sanitaire-a-la-democratie-en-sante-9782848748276" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473858v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092643v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillol" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Popescu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/165452q21vm77626/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11846406_89" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005830v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790339v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>