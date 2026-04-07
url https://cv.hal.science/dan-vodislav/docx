--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -944,282 +944,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Réby</w:t>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727818v1</w:t>
+                <w:t xml:space="preserve">hal-04772577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de relations de proximité temporelle, spatiale et sémantique pour l'exploration d'un corpus d'images photographiques</w:t>
+                <w:t xml:space="preserve">Creating a Dataset for the Detection and Segmentation of Degradation Phenomena in Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Multimedia, Oct 2024, Melbourne, Australia. pp.5-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3689094.3689473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772577v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic blockchain-based system for drug traceability</w:t>
               </w:r>
@@ -1365,77 +1365,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM Multimedia 2023, Nov 2023, Ottawa, Canada. pp.39-47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,64 +1495,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS WG II/8 9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.521 - 528, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1835,247 +1835,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better Understanding of Museum Visitors' Behavior through Indoor Trajectory Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Marinica</w:t>
+                <w:t xml:space="preserve">Online Relation Alignment for Linked Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Koutraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Seventh International Conference on Digital Presentation and Preservation of Cultural and Scientific Heritage (DiPP2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Burgas, Bulgaria. pp.19-30</w:t>
+              <w:t xml:space="preserve">The Semantic Web, ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700609v1</w:t>
+                <w:t xml:space="preserve">hal-01724199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Relation Alignment for Linked Datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Koutraki</w:t>
+                <w:t xml:space="preserve">Towards a Better Understanding of Museum Visitors' Behavior through Indoor Trajectory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Kontarinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoleta Preda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web, ESWC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve"> Seventh International Conference on Digital Presentation and Preservation of Cultural and Scientific Heritage (DiPP2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Burgas, Bulgaria. pp.19-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724199v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity-aware continuous top-k queries in social networks</w:t>
               </w:r>
@@ -2152,64 +2152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFYA: Semantic on-the-fly Relation Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Koutraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2250,51 +2250,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF Graph Summarization Based on Approximate Patterns</w:t>
+                <w:t xml:space="preserve">Summarizing Linked Data RDF Graphs Using Approximate Graph Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mussab Zneika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Lucchese</w:t>
@@ -2312,82 +2312,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Kotzinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Search, Integration, and Personalization; 10th International Workshop, ISIP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Grand Forks, United States. pp.69 - 87, </w:t>
+              <w:t xml:space="preserve">EDBT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France. pp.684-685, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-43862-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2016.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418255v1</w:t>
+                <w:t xml:space="preserve">hal-01417795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summarizing Linked Data RDF Graphs Using Approximate Graph Pattern Mining</w:t>
               </w:r>
@@ -2435,100 +2435,100 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Kotzinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Extending Database Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5441/002/edbt.2016.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Linked Data RDF Graphs Using Approximate Graph Pattern Mining</w:t>
+                <w:t xml:space="preserve">RDF Graph Summarization Based on Approximate Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mussab Zneika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Lucchese</w:t>
@@ -2546,82 +2546,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Kotzinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Search, Integration, and Personalization; 10th International Workshop, ISIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Grand Forks, United States. pp.69 - 87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43862-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5441/002/edbt.2016.86⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01417795v1</w:t>
+                <w:t xml:space="preserve">hal-01418255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Top-k Processing of Social Network Information Streams: A Vision</w:t>
               </w:r>
@@ -2815,64 +2815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DORIS: Discovering Ontological Relations in Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Koutraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3005,77 +3005,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Intensional Descriptions for Web Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Koutraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIKM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Melbourne, Australia. pp.971 - 980, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3109,64 +3109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Web Services to Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Koutraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3204,77 +3204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DORIS: Discovering Ontological Relations In Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Koutraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bethlehem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3375,261 +3375,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Multi-Probe LSH: an I/O Efficient Index Structure for Approximate Nearest Neighbor Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-criteria Search Algorithm: An Efficient Approximate K-NN Algorithm for Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Yin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Database and Expert Systems Applications (DEXA 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40285-2_7⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Image Processing (ICIP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2901-2905, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834497v1</w:t>
+                <w:t xml:space="preserve">hal-00832196v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria Search Algorithm: An Efficient Approximate K-NN Algorithm for Image Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Multi-Probe LSH: an I/O Efficient Index Structure for Approximate Nearest Neighbor Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shaoyi Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Image Processing (ICIP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2901-2905, </w:t>
+              <w:t xml:space="preserve">24th International Conference on Database and Expert Systems Applications (DEXA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.48-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40285-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832196v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breadth-first strategies for top-k algorithms over web data sources</w:t>
               </w:r>
@@ -4235,325 +4235,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability Evaluation of a P2P Content Dissemination System</w:t>
+                <w:t xml:space="preserve">Snapshot on the EDOS Distribution System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Itay Dar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA'07 23èmes Journées Bases de Données Avancées, Marseille</w:t>
+              <w:t xml:space="preserve">FOSDEM'07 Free and Open Source Software Developers' European Meeting, Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125345v1</w:t>
+                <w:t xml:space="preserve">hal-01125286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snapshot on the EDOS Distribution System</w:t>
+                <w:t xml:space="preserve">Scalability Evaluation of a P2P Content Dissemination System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOSDEM'07 Free and Open Source Software Developers' European Meeting, Bruxelles</w:t>
+              <w:t xml:space="preserve">BDA'07 23èmes Journées Bases de Données Avancées, Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125286v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Scale P2P Distribution of Open-Source Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itay Dar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4932,77 +4932,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDOS Distribution System: a P2P architecture for open-source content dissemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itay Dar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5453,325 +5453,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying XML Documents in Xyleme</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les limites de VRML pour les comportements interactifs : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Wattez</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Topol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ACM-SIGIR</w:t>
+              <w:t xml:space="preserve">ERGO-IHM'2000, Biarritz, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124714v1</w:t>
+                <w:t xml:space="preserve">hal-01124540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Interactive Animation for Multimedia Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Querying XML Documents in Xyleme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veltri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VL</w:t>
+              <w:t xml:space="preserve">Workshop ACM-SIGIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124484v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites de VRML pour les comportements interactifs : étude de cas</w:t>
+                <w:t xml:space="preserve">Structured Interactive Animation for Multimedia Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Topol</w:t>
+                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGO-IHM'2000, Biarritz, France</w:t>
+              <w:t xml:space="preserve">VL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124540v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Browsing SGML documents with Maps : The French 'Inventaire' Experience</w:t>
               </w:r>
@@ -6074,51 +6074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
@@ -6160,51 +6160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Models for heritage objects: from conception to (everyday) usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Stoleru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Kotzinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6852,51 +6852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the evaluation of the P2P distribution system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6944,51 +6944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final report on the P2P distribution system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7030,211 +7030,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the P2P distribution system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Distribution of code and binaries over the Internet - Analysis of the problem and preliminary specification of the target architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Wp4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] CEDRIC-06-1263, CEDRIC Lab/CNAM. 2006</w:t>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-06-1259, CEDRIC Lab/CNAM. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125351v1</w:t>
+                <w:t xml:space="preserve">hal-01125347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of code and binaries over the Internet - Analysis of the problem and preliminary specification of the target architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Report on the P2P distribution system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Wp4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] CEDRIC-06-1259, CEDRIC Lab/CNAM. 2006</w:t>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-06-1263, CEDRIC Lab/CNAM. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125347v1</w:t>
+                <w:t xml:space="preserve">hal-01125351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XyView: Universal Relations Revisited</w:t>
               </w:r>
@@ -7494,51 +7494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Kochovski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Masmoudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouhamoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Stankovski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01301-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mussab Zneika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46485-4_3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.5.57-85" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PWP0HNW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sebei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delobel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sirot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguilera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cluet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veltri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589499" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Kiomba Kambilo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507118" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kontarinis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutraki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Preda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhafiz Alkhouli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.89" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lucchese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43862-7_4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.86" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38901-1_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806447" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40285-2_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5KBZVR14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2064016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Pop" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Dar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Corona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wattez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Topol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stoleru" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02563558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Magda Florea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannataro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tradigo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125353v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Wp4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Kochovski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Masmoudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouhamoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Stankovski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01301-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mussab Zneika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46485-4_3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.5.57-85" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PWP0HNW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sebei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delobel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sirot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguilera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cluet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veltri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589499" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Kiomba Kambilo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507118" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kontarinis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutraki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Preda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhafiz Alkhouli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.89" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lucchese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.86" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43862-7_4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38901-1_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806447" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40285-2_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5KBZVR14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2064016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Dar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Pop" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125345v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Corona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wattez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Topol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stoleru" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02563558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Magda Florea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannataro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tradigo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125353v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Wp4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125347v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>