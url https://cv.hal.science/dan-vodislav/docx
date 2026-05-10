--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -1835,247 +1835,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Relation Alignment for Linked Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Better Understanding of Museum Visitors' Behavior through Indoor Trajectory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Kontarinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Koutraki</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web, ESWC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve"> Seventh International Conference on Digital Presentation and Preservation of Cultural and Scientific Heritage (DiPP2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Burgas, Bulgaria. pp.19-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724199v1</w:t>
+                <w:t xml:space="preserve">hal-01700609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better Understanding of Museum Visitors' Behavior through Indoor Trajectory Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Marinica</w:t>
+                <w:t xml:space="preserve">Online Relation Alignment for Linked Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Koutraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Seventh International Conference on Digital Presentation and Preservation of Cultural and Scientific Heritage (DiPP2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Burgas, Bulgaria. pp.19-30</w:t>
+              <w:t xml:space="preserve">The Semantic Web, ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700609v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity-aware continuous top-k queries in social networks</w:t>
               </w:r>
@@ -2152,64 +2152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFYA: Semantic on-the-fly Relation Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Koutraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2312,106 +2312,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Kotzinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France. pp.684-685, </w:t>
+              <w:t xml:space="preserve">19th International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5441/002/edbt.2016.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417795v1</w:t>
+                <w:t xml:space="preserve">hal-01416814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Linked Data RDF Graphs Using Approximate Graph Pattern Mining</w:t>
+                <w:t xml:space="preserve">RDF Graph Summarization Based on Approximate Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mussab Zneika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Lucchese</w:t>
@@ -2429,106 +2429,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Kotzinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Extending Database Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5441/002/edbt.2016.86⟩</w:t>
+              <w:t xml:space="preserve">Information Search, Integration, and Personalization; 10th International Workshop, ISIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Grand Forks, United States. pp.69 - 87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43862-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416814v1</w:t>
+                <w:t xml:space="preserve">hal-01418255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF Graph Summarization Based on Approximate Patterns</w:t>
+                <w:t xml:space="preserve">Summarizing Linked Data RDF Graphs Using Approximate Graph Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mussab Zneika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Lucchese</w:t>
@@ -2546,82 +2546,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Kotzinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Search, Integration, and Personalization; 10th International Workshop, ISIP 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDBT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France. pp.684-685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2016.86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-43862-7_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01418255v1</w:t>
+                <w:t xml:space="preserve">hal-01417795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Top-k Processing of Social Network Information Streams: A Vision</w:t>
               </w:r>
@@ -2815,64 +2815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DORIS: Discovering Ontological Relations in Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Koutraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2904,416 +2904,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for continuous top-k processing in social networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdulhafiz Alkhouli</w:t>
+                <w:t xml:space="preserve">Mapping Web Services to Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Koutraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Borzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Web AlGorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Deauville, France</w:t>
+              <w:t xml:space="preserve">BDA 2015, 31ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ile de Porqueroles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171346v1</w:t>
+                <w:t xml:space="preserve">hal-01421836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving Intensional Descriptions for Web Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">DORIS: Discovering Ontological Relations In Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Koutraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bethlehem, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417797v1</w:t>
+                <w:t xml:space="preserve">hal-01417095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Web Services to Knowledge Bases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicoleta Preda</w:t>
+                <w:t xml:space="preserve">Algorithms for continuous top-k processing in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhafiz Alkhouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Borzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2015, 31ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ile de Porqueroles, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Web AlGorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421836v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DORIS: Discovering Ontological Relations In Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Deriving Intensional Descriptions for Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Koutraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Melbourne, Australia. pp.971 - 980, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2806416.2806447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417095v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic top-k query processing with breadth-first strategies</w:t>
               </w:r>
@@ -3691,359 +3691,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Top-k Algorithm for Web Data Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Badr</w:t>
+                <w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Creus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Christophides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA - Database and Expert Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France. pp.379-393</w:t>
+              <w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624406v1</w:t>
+                <w:t xml:space="preserve">hal-00765361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoSeS: A Continuous Content-Based Query Engine for RSS Feeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Travers</w:t>
+                <w:t xml:space="preserve">A General Top-k Algorithm for Web Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA - Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.203-218, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, Toulouse, France. pp.379-393</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625541v1</w:t>
+                <w:t xml:space="preserve">hal-00624406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing large collections of continuous content-based RSS aggregation queries</w:t>
+                <w:t xml:space="preserve">RoSeS: A Continuous Content-Based Query Engine for RSS Feeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilis Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes journées Bases de Données Avancées (BDA 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA - Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.203-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765361v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RoSeS: a continuous query processor for large-scale RSS filtering and aggregation</w:t>
               </w:r>
@@ -4235,325 +4235,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snapshot on the EDOS Distribution System</w:t>
+                <w:t xml:space="preserve">Scalability Evaluation of a P2P Content Dissemination System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itay Dar</w:t>
+                <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOSDEM'07 Free and Open Source Software Developers' European Meeting, Bruxelles</w:t>
+              <w:t xml:space="preserve">BDA'07 23èmes Journées Bases de Données Avancées, Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125286v1</w:t>
+                <w:t xml:space="preserve">hal-01125345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability Evaluation of a P2P Content Dissemination System</w:t>
+                <w:t xml:space="preserve">Snapshot on the EDOS Distribution System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itay Dar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA'07 23èmes Journées Bases de Données Avancées, Marseille</w:t>
+              <w:t xml:space="preserve">FOSDEM'07 Free and Open Source Software Developers' European Meeting, Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125345v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Scale P2P Distribution of Open-Source Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itay Dar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itay Dar</w:t>
+                <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4932,77 +4932,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDOS Distribution System: a P2P architecture for open-source content dissemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itay Dar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itay Dar</w:t>
+                <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5453,325 +5453,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites de VRML pour les comportements interactifs : étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Querying XML Documents in Xyleme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veltri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Topol</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGO-IHM'2000, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Workshop ACM-SIGIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124540v1</w:t>
+                <w:t xml:space="preserve">hal-01124714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying XML Documents in Xyleme</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structured Interactive Animation for Multimedia Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Wattez</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ACM-SIGIR</w:t>
+              <w:t xml:space="preserve">VL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124714v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Interactive Animation for Multimedia Documents</w:t>
+                <w:t xml:space="preserve">Les limites de VRML pour les comportements interactifs : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
+                <w:t xml:space="preserve">Alexandre Topol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VL</w:t>
+              <w:t xml:space="preserve">ERGO-IHM'2000, Biarritz, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124484v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Browsing SGML documents with Maps : The French 'Inventaire' Experience</w:t>
               </w:r>
@@ -6852,51 +6852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the evaluation of the P2P distribution system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6944,51 +6944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final report on the P2P distribution system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7030,211 +7030,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of code and binaries over the Internet - Analysis of the problem and preliminary specification of the target architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Report on the P2P distribution system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Wp4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] CEDRIC-06-1259, CEDRIC Lab/CNAM. 2006</w:t>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-06-1263, CEDRIC Lab/CNAM. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125347v1</w:t>
+                <w:t xml:space="preserve">hal-01125351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the P2P distribution system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Distribution of code and binaries over the Internet - Analysis of the problem and preliminary specification of the target architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Wp4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] CEDRIC-06-1263, CEDRIC Lab/CNAM. 2006</w:t>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-06-1259, CEDRIC Lab/CNAM. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125351v1</w:t>
+                <w:t xml:space="preserve">hal-01125347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XyView: Universal Relations Revisited</w:t>
               </w:r>
@@ -7494,51 +7494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Kochovski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Masmoudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouhamoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Stankovski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01301-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mussab Zneika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46485-4_3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.5.57-85" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PWP0HNW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sebei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delobel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sirot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguilera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cluet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veltri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589499" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Kiomba Kambilo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507118" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kontarinis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutraki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Preda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhafiz Alkhouli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.89" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lucchese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.86" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43862-7_4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38901-1_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806447" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40285-2_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5KBZVR14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2064016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Dar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Pop" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125345v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Corona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wattez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Topol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stoleru" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02563558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Magda Florea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannataro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tradigo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125353v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Wp4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125347v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Kochovski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Masmoudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouhamoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Stankovski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Baazaoui Zghal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01301-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mussab Zneika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46485-4_3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.5.57-85" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PWP0HNW0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scholl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sebei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delobel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sirot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguilera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cluet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veltri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689094.3689473" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589499" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607542.3617353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608442v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vodislav" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-521-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Kiomba Kambilo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507118" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kontarinis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutraki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Preda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhafiz Alkhouli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.89" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lucchese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.86" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43862-7_4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38901-1_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48472-3_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417095v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806447" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40285-2_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765361v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5KBZVR14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2064016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Pop" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Dar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Corona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wattez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Topol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stoleru" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02563558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Magda Florea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannataro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tradigo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125353v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Wp4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>