--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -1789,260 +1789,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Fusion for Unsupervised Binocular Depth Estimation using Cycled Networks</w:t>
+                <w:t xml:space="preserve">EXPLORING THE HISTORICAL LAYERS OF THE TANGWANG LANGUAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pilzer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chinese Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369187v1</w:t>
+                <w:t xml:space="preserve">hal-03235601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPLORING THE HISTORICAL LAYERS OF THE TANGWANG LANGUAGE</w:t>
+                <w:t xml:space="preserve">Progressive Fusion for Unsupervised Binocular Depth Estimation using Cycled Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Pilzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Marian Puscas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chinese Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (10), pp.2380-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2019.2942928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235601v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocity of propagation in optical fiber links demonstrated to 10−21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Delva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,51 +2128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">甘青一带语言借贷的历史层次及模式</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">民族语文 Mínzú Yǔwén [Minority Languages of China]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.3-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2197,51 +2197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">中国境内的混合语及语言混合的机制</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">语言战略研究 Study on language stradegy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2266,51 +2266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">中国境内甘肃青海一带的语言区域</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peyraube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2348,51 +2348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrauterine programming mechanism for hypercholesterolemia in prenatal caffeine‐exposed female adult rat offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanwen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,51 +2482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some considerations on the tone in Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">南开语言学刊</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2551,51 +2551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">古汉语里的纵向时间表达</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">yuyan kekue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2620,51 +2620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">甘肃永登薛家湾邵句调查</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minzu yuwen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2689,51 +2689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">从借词看西北地区的语言接触</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minzu yuwen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2758,51 +2758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">唐汪话的格标记</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">中国语文 Zhōngguó Yǔwén [Studies of the Chinese Language]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2827,51 +2827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">汉语河州话及周边地区非指人名词的复数标记&amp;quot;们</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minzu yuwen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2896,51 +2896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the preposition yu in Old Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chinese Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32 (2), pp.282-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2965,51 +2965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Status of Marker gei in Mandarin Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chinese Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 22 (2), pp.363-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3066,51 +3066,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tangwang Language- An Interdisciplinary Case Study in Northwest China.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3128,51 +3128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Languages and Genes in Northwestern China and Adjacent Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3203,51 +3203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Studies of Space and Quantification in Languages of China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3265,51 +3265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">唐汪话研究</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minzu chubanshe, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3327,51 +3327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurality and Classifiers across languages in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dan Xu. De Gruyter, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3389,51 +3389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space in Languages of China–Cross-linguistic, synchronic and diachronic perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dan Xu. Springer, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3451,51 +3451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typological change in Chinese Syntax, Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3513,51 +3513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la syntaxe chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Asiathèque, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3601,243 +3601,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About &amp;quot;Mixed Languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formation of a “Mixed Language” in Northwest China-The Case of Tangwang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoqing Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dan Xu, Hui Li. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tangwang Language - An Interdisciplinary Case Study in Northwest China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59229-9_6⟩</w:t>
+              <w:t xml:space="preserve">Languages and Genes in Northwestern China and Adjacent Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.87-105, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-4169-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935685v1</w:t>
+                <w:t xml:space="preserve">hal-01935686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a “Mixed Language” in Northwest China-The Case of Tangwang</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">About &amp;quot;Mixed Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages and Genes in Northwestern China and Adjacent Regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.87-105, 2017, </w:t>
+              <w:t xml:space="preserve">The Tangwang Language - An Interdisciplinary Case Study in Northwest China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2017, 978-3-319-59228-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-4169-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59229-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935686v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Silk Road: language and population admixture and replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoqing Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dan Xu, Hui Li. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages and Genes in Northwestern China and Adjacent Regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.55-78, 2017, 978-981-10-4169-3. </w:t>
@@ -3875,51 +3875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Geography in the Northwest China Linguistic Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dan Xu adn Jingqi Fu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Studies of Space and Quantification in Languages of China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -3948,51 +3948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinitic languages of Northwest China: Where did their case marking come from?*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cao, Djamouri and Peyraube. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages in contact in Northwestern China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -4021,51 +4021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduplication in languages: A case study of languages of China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dan Xu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurality and Classifiers across languages in China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
@@ -4094,51 +4094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifiers and some typological considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Jingqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4503,51 +4503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02369187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pilzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Marian Puscas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ricci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2942928" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03235601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.036965" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02088305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01887974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01888034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyraube" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Luo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwei Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701557R" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01890765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01480609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01935685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59229-9_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01935686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Wen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4169-3_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01935687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4169-3_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jingqi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Tian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Tao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongyang Zhu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03235601v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02369187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pilzer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Marian Puscas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ricci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2942928" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.036965" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02088305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01887974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01888034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyraube" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Luo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwei Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701557R" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01890765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01480609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01935686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4169-3_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01935685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59229-9_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01935687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4169-3_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jingqi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Tian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Tao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongyang Zhu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>