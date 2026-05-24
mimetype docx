--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -2122,165 +2122,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">甘青一带语言借贷的历史层次及模式</w:t>
+                <w:t xml:space="preserve">中国境内的混合语及语言混合的机制</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">民族语文 Mínzú Yǔwén [Minority Languages of China]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.3-21</w:t>
+              <w:t xml:space="preserve">语言战略研究 Study on language stradegy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088305v1</w:t>
+                <w:t xml:space="preserve">hal-01887974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">中国境内的混合语及语言混合的机制</w:t>
+                <w:t xml:space="preserve">甘青一带语言借贷的历史层次及模式</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">语言战略研究 Study on language stradegy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">民族语文 Mínzú Yǔwén [Minority Languages of China]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.3-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887974v1</w:t>
+                <w:t xml:space="preserve">hal-02088305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">中国境内甘肃青海一带的语言区域</w:t>
               </w:r>
@@ -4503,51 +4503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03235601v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02369187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pilzer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Marian Puscas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ricci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2942928" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.036965" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02088305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01887974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01888034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyraube" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Luo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwei Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701557R" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01890765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01480609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01935686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4169-3_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01935685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59229-9_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01935687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4169-3_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jingqi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Tian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Tao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongyang Zhu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03235601v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02369187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pilzer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Marian Puscas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ricci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2942928" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.036965" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01887974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02088305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01888034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyraube" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Luo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwei Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701557R" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01890765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01480609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01935686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4169-3_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01935685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59229-9_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01935687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4169-3_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jingqi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Tian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Tao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongyang Zhu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>